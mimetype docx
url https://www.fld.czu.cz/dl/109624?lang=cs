--- v0 (2025-10-03)
+++ v1 (2026-09-22)
@@ -41,141 +41,141 @@
           <w:b/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00170BBE">
         <w:rPr>
           <w:rFonts w:ascii="Roboto" w:hAnsi="Roboto"/>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve">Přihláška k výběrovému řízení na pozici </w:t>
       </w:r>
       <w:r w:rsidR="00BA33D5" w:rsidRPr="00170BBE">
         <w:rPr>
           <w:rFonts w:ascii="Roboto" w:hAnsi="Roboto"/>
           <w:b/>
         </w:rPr>
         <w:t>stipendisty – mladého</w:t>
       </w:r>
       <w:r w:rsidRPr="00170BBE">
         <w:rPr>
           <w:rFonts w:ascii="Roboto" w:hAnsi="Roboto"/>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve"> vědeckého pracovníka</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3430689B" w14:textId="18238B6A" w:rsidR="003164AE" w:rsidRPr="00170BBE" w:rsidRDefault="003164AE" w:rsidP="006932DE">
+    <w:p w14:paraId="3430689B" w14:textId="32BB9E9F" w:rsidR="003164AE" w:rsidRPr="00170BBE" w:rsidRDefault="003164AE" w:rsidP="006932DE">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Roboto" w:hAnsi="Roboto"/>
           <w:b/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00170BBE">
         <w:rPr>
           <w:rFonts w:ascii="Roboto" w:hAnsi="Roboto"/>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve">na FLD ČZU na období od </w:t>
       </w:r>
       <w:r w:rsidR="002F20D6" w:rsidRPr="00170BBE">
         <w:rPr>
           <w:rFonts w:ascii="Roboto" w:hAnsi="Roboto"/>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve">1. </w:t>
       </w:r>
       <w:r w:rsidR="00B56664" w:rsidRPr="00170BBE">
         <w:rPr>
           <w:rFonts w:ascii="Roboto" w:hAnsi="Roboto"/>
           <w:b/>
         </w:rPr>
         <w:t>1</w:t>
       </w:r>
       <w:r w:rsidR="00BA33D5">
         <w:rPr>
           <w:rFonts w:ascii="Roboto" w:hAnsi="Roboto"/>
           <w:b/>
         </w:rPr>
         <w:t>1</w:t>
       </w:r>
       <w:r w:rsidRPr="00170BBE">
         <w:rPr>
           <w:rFonts w:ascii="Roboto" w:hAnsi="Roboto"/>
           <w:b/>
         </w:rPr>
         <w:t>. 20</w:t>
       </w:r>
       <w:r w:rsidR="00B56664" w:rsidRPr="00170BBE">
         <w:rPr>
           <w:rFonts w:ascii="Roboto" w:hAnsi="Roboto"/>
           <w:b/>
         </w:rPr>
         <w:t>2</w:t>
       </w:r>
-      <w:r w:rsidR="00BA33D5">
+      <w:r w:rsidR="00AA1CD2">
         <w:rPr>
           <w:rFonts w:ascii="Roboto" w:hAnsi="Roboto"/>
           <w:b/>
         </w:rPr>
-        <w:t>5</w:t>
+        <w:t>6</w:t>
       </w:r>
       <w:r w:rsidRPr="00170BBE">
         <w:rPr>
           <w:rFonts w:ascii="Roboto" w:hAnsi="Roboto"/>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve"> do 31. 1</w:t>
       </w:r>
       <w:r w:rsidR="00170BBE" w:rsidRPr="00170BBE">
         <w:rPr>
           <w:rFonts w:ascii="Roboto" w:hAnsi="Roboto"/>
           <w:b/>
         </w:rPr>
         <w:t>0</w:t>
       </w:r>
       <w:r w:rsidRPr="00170BBE">
         <w:rPr>
           <w:rFonts w:ascii="Roboto" w:hAnsi="Roboto"/>
           <w:b/>
         </w:rPr>
         <w:t>. 20</w:t>
       </w:r>
       <w:r w:rsidR="001B6729" w:rsidRPr="00170BBE">
         <w:rPr>
           <w:rFonts w:ascii="Roboto" w:hAnsi="Roboto"/>
           <w:b/>
         </w:rPr>
         <w:t>2</w:t>
       </w:r>
-      <w:r w:rsidR="00BA33D5">
+      <w:r w:rsidR="00AA1CD2">
         <w:rPr>
           <w:rFonts w:ascii="Roboto" w:hAnsi="Roboto"/>
           <w:b/>
         </w:rPr>
-        <w:t>6</w:t>
+        <w:t>7</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4029DAF3" w14:textId="77777777" w:rsidR="007903FF" w:rsidRPr="00170BBE" w:rsidRDefault="007903FF" w:rsidP="006932DE">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Roboto" w:hAnsi="Roboto"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00170BBE">
         <w:rPr>
           <w:rFonts w:ascii="Roboto" w:hAnsi="Roboto"/>
         </w:rPr>
         <w:t>________________________________________________________________</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="20C1718C" w14:textId="77777777" w:rsidR="007903FF" w:rsidRPr="00170BBE" w:rsidRDefault="007903FF" w:rsidP="006932DE">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Roboto" w:hAnsi="Roboto"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="382DD676" w14:textId="77777777" w:rsidR="007903FF" w:rsidRPr="00170BBE" w:rsidRDefault="007903FF" w:rsidP="006932DE">
@@ -437,92 +437,92 @@
         </w:rPr>
         <w:t> </w:t>
       </w:r>
       <w:r w:rsidR="00842B9D">
         <w:rPr>
           <w:rFonts w:ascii="Roboto" w:hAnsi="Roboto"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
       <w:r w:rsidR="003C150B" w:rsidRPr="00170BBE">
         <w:rPr>
           <w:rFonts w:ascii="Roboto" w:hAnsi="Roboto"/>
         </w:rPr>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
       <w:bookmarkEnd w:id="2"/>
     </w:p>
     <w:p w14:paraId="005427C2" w14:textId="77777777" w:rsidR="001B6729" w:rsidRPr="00170BBE" w:rsidRDefault="001B6729" w:rsidP="006932DE">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Roboto" w:hAnsi="Roboto"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="3785EB8F" w14:textId="594EA9CB" w:rsidR="001B6729" w:rsidRPr="00170BBE" w:rsidRDefault="001B6729" w:rsidP="001B6729">
+    <w:p w14:paraId="3785EB8F" w14:textId="6651D53D" w:rsidR="001B6729" w:rsidRPr="00170BBE" w:rsidRDefault="001B6729" w:rsidP="001B6729">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Roboto" w:hAnsi="Roboto"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00170BBE">
         <w:rPr>
           <w:rFonts w:ascii="Roboto" w:hAnsi="Roboto"/>
         </w:rPr>
         <w:t>Ročník studia</w:t>
       </w:r>
       <w:r w:rsidR="001A5A9E" w:rsidRPr="00170BBE">
         <w:rPr>
           <w:rFonts w:ascii="Roboto" w:hAnsi="Roboto"/>
         </w:rPr>
         <w:t xml:space="preserve"> (v ak. roce </w:t>
       </w:r>
       <w:r w:rsidR="00E648E5" w:rsidRPr="00170BBE">
         <w:rPr>
           <w:rFonts w:ascii="Roboto" w:hAnsi="Roboto"/>
         </w:rPr>
         <w:t>202</w:t>
       </w:r>
-      <w:r w:rsidR="00BA33D5">
-[...3 lines deleted...]
-        <w:t>5</w:t>
+      <w:r w:rsidR="00AA1CD2">
+        <w:rPr>
+          <w:rFonts w:ascii="Roboto" w:hAnsi="Roboto"/>
+        </w:rPr>
+        <w:t>6</w:t>
       </w:r>
       <w:r w:rsidR="00E648E5" w:rsidRPr="00170BBE">
         <w:rPr>
           <w:rFonts w:ascii="Roboto" w:hAnsi="Roboto"/>
         </w:rPr>
         <w:t>/2</w:t>
       </w:r>
-      <w:r w:rsidR="00BA33D5">
-[...3 lines deleted...]
-        <w:t>6</w:t>
+      <w:r w:rsidR="00AA1CD2">
+        <w:rPr>
+          <w:rFonts w:ascii="Roboto" w:hAnsi="Roboto"/>
+        </w:rPr>
+        <w:t>7</w:t>
       </w:r>
       <w:r w:rsidR="001A5A9E" w:rsidRPr="00170BBE">
         <w:rPr>
           <w:rFonts w:ascii="Roboto" w:hAnsi="Roboto"/>
         </w:rPr>
         <w:t>)</w:t>
       </w:r>
       <w:r w:rsidRPr="00170BBE">
         <w:rPr>
           <w:rFonts w:ascii="Roboto" w:hAnsi="Roboto"/>
         </w:rPr>
         <w:t xml:space="preserve">: </w:t>
       </w:r>
       <w:r w:rsidRPr="00170BBE">
         <w:rPr>
           <w:rFonts w:ascii="Roboto" w:hAnsi="Roboto"/>
         </w:rPr>
         <w:fldChar w:fldCharType="begin">
           <w:ffData>
             <w:name w:val="Text3"/>
             <w:enabled/>
             <w:calcOnExit w:val="0"/>
             <w:textInput/>
           </w:ffData>
         </w:fldChar>
@@ -718,51 +718,51 @@
         <w:rPr>
           <w:rFonts w:ascii="Roboto" w:hAnsi="Roboto"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="653D4BCC" w14:textId="77777777" w:rsidR="00E801A4" w:rsidRPr="00170BBE" w:rsidRDefault="005F69E5" w:rsidP="00E801A4">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Roboto" w:hAnsi="Roboto"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00170BBE">
         <w:rPr>
           <w:rFonts w:ascii="Roboto" w:hAnsi="Roboto"/>
         </w:rPr>
         <w:t>1</w:t>
       </w:r>
       <w:r w:rsidR="00E801A4" w:rsidRPr="00170BBE">
         <w:rPr>
           <w:rFonts w:ascii="Roboto" w:hAnsi="Roboto"/>
         </w:rPr>
         <w:t>. katedra, na kterou se uchazeč hlásí na pozici mladého vědeckého pracovníka:</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7B91C911" w14:textId="3BDD6BDA" w:rsidR="00E801A4" w:rsidRPr="00170BBE" w:rsidRDefault="003F59C4" w:rsidP="003652B1">
+    <w:p w14:paraId="7B91C911" w14:textId="3BDD6BDA" w:rsidR="00E801A4" w:rsidRPr="00170BBE" w:rsidRDefault="004F0814" w:rsidP="003652B1">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="3600"/>
         </w:tabs>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Roboto" w:hAnsi="Roboto"/>
         </w:rPr>
       </w:pPr>
       <w:sdt>
         <w:sdtPr>
           <w:rPr>
             <w:rFonts w:ascii="Roboto" w:hAnsi="Roboto"/>
           </w:rPr>
           <w:id w:val="1983194794"/>
           <w:placeholder>
             <w:docPart w:val="7F3EED03C89547598A5DF4D308A3FD27"/>
           </w:placeholder>
           <w:showingPlcHdr/>
           <w:comboBox>
             <w:listItem w:displayText="Katedra ekologie lesa" w:value="Katedra ekologie lesa"/>
             <w:listItem w:displayText="Katedra pěstování lesů" w:value="Katedra pěstování lesů"/>
             <w:listItem w:displayText="Katedra lesnické genetiky a fyziologie" w:value="Katedra lesnické genetiky a fyziologie"/>
             <w:listItem w:displayText="Katedra hospodářské úpravy lesů a DPZ" w:value="Katedra hospodářské úpravy lesů a DPZ"/>
             <w:listItem w:displayText="Katedra ochrany lesa a entomologie" w:value="Katedra ochrany lesa a entomologie"/>
@@ -1220,71 +1220,71 @@
       </w:r>
     </w:p>
     <w:p w14:paraId="2CFD0C2D" w14:textId="77777777" w:rsidR="003C150B" w:rsidRPr="00170BBE" w:rsidRDefault="003C150B" w:rsidP="006932DE">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Roboto" w:hAnsi="Roboto"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:sectPr w:rsidR="003C150B" w:rsidRPr="00170BBE" w:rsidSect="00170BBE">
       <w:headerReference w:type="default" r:id="rId8"/>
       <w:footerReference w:type="default" r:id="rId9"/>
       <w:pgSz w:w="11906" w:h="16838"/>
       <w:pgMar w:top="1701" w:right="1274" w:bottom="2269" w:left="1276" w:header="52" w:footer="1199" w:gutter="0"/>
       <w:cols w:space="708"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="75ADB759" w14:textId="77777777" w:rsidR="008F5436" w:rsidRDefault="008F5436">
+    <w:p w14:paraId="65326DC8" w14:textId="77777777" w:rsidR="004F0814" w:rsidRDefault="004F0814">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="0932FAE6" w14:textId="77777777" w:rsidR="008F5436" w:rsidRDefault="008F5436">
+    <w:p w14:paraId="5C1D9CEE" w14:textId="77777777" w:rsidR="004F0814" w:rsidRDefault="004F0814">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
-    <w:charset w:val="EE"/>
+    <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="EE"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
@@ -1355,58 +1355,58 @@
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
       </w:rPr>
     </w:pPr>
     <w:r w:rsidRPr="00170BBE">
       <w:rPr>
         <w:rFonts w:ascii="Roboto" w:hAnsi="Roboto"/>
         <w:i/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
       </w:rPr>
       <w:t>** Pokud již byla práce studentovi zadána</w:t>
     </w:r>
   </w:p>
   <w:p w14:paraId="382E9FEE" w14:textId="77777777" w:rsidR="00AF0A1A" w:rsidRDefault="00AF0A1A">
     <w:pPr>
       <w:pStyle w:val="Zpat"/>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="6360CBA2" w14:textId="77777777" w:rsidR="008F5436" w:rsidRDefault="008F5436">
+    <w:p w14:paraId="0DE0CAC8" w14:textId="77777777" w:rsidR="004F0814" w:rsidRDefault="004F0814">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="70168EDF" w14:textId="77777777" w:rsidR="008F5436" w:rsidRDefault="008F5436">
+    <w:p w14:paraId="5E98AD15" w14:textId="77777777" w:rsidR="004F0814" w:rsidRDefault="004F0814">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="1D8B5287" w14:textId="062E46BE" w:rsidR="004D1E7E" w:rsidRDefault="00170BBE">
     <w:pPr>
       <w:pStyle w:val="Zhlav"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:rFonts w:ascii="Roboto Medium" w:hAnsi="Roboto Medium"/>
         <w:noProof/>
         <w:color w:val="FFFFFF" w:themeColor="background1"/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
       </w:rPr>
       <mc:AlternateContent>
         <mc:Choice Requires="wps">
           <w:drawing>
@@ -1778,51 +1778,51 @@
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="04050005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1" w16cid:durableId="1371760493">
     <w:abstractNumId w:val="0"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:stylePaneFormatFilter w:val="3F01" w:allStyles="1" w:customStyles="0" w:latentStyles="0" w:stylesInUse="0" w:headingStyles="0" w:numberingStyles="0" w:tableStyles="0" w:directFormattingOnRuns="1" w:directFormattingOnParagraphs="1" w:directFormattingOnNumbering="1" w:directFormattingOnTables="1" w:clearFormatting="1" w:top3HeadingStyles="1" w:visibleStyles="0" w:alternateStyleNames="0"/>
-  <w:documentProtection w:edit="forms" w:enforcement="1" w:cryptProviderType="rsaAES" w:cryptAlgorithmClass="hash" w:cryptAlgorithmType="typeAny" w:cryptAlgorithmSid="14" w:cryptSpinCount="100000" w:hash="bKzYem2Ot7p4i7bNgfSoIIVa0jY4H/2vywTRWDQW2by3f1XXiUyqSOjM4UFQv6mYNqieGqQyfyVhKK6n0bGL4A==" w:salt="bw0PnPkL6wpag8xEfYejlA=="/>
+  <w:documentProtection w:edit="forms" w:enforcement="1" w:cryptProviderType="rsaAES" w:cryptAlgorithmClass="hash" w:cryptAlgorithmType="typeAny" w:cryptAlgorithmSid="14" w:cryptSpinCount="100000" w:hash="Uzdqtn8Q6R14Cqqz4f3jyxt0D6j7wFhPNzyDb00VhT+7XUVj8wN8taKri/bI8t54LzltGYmhrqwFfKJc20c28g==" w:salt="VDWrPNFu9yVdInWDlBpanQ=="/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:hdrShapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050">
       <o:colormru v:ext="edit" colors="#e8952e,#4b9746"/>
     </o:shapedefaults>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
   </w:compat>
   <w:rsids>
@@ -1846,113 +1846,118 @@
     <w:rsid w:val="0020765E"/>
     <w:rsid w:val="00215CEC"/>
     <w:rsid w:val="002313D2"/>
     <w:rsid w:val="00251AB4"/>
     <w:rsid w:val="0026486F"/>
     <w:rsid w:val="00276344"/>
     <w:rsid w:val="002F20D6"/>
     <w:rsid w:val="002F6870"/>
     <w:rsid w:val="003164AE"/>
     <w:rsid w:val="003175F3"/>
     <w:rsid w:val="003652B1"/>
     <w:rsid w:val="00384D4B"/>
     <w:rsid w:val="003A0E57"/>
     <w:rsid w:val="003C150B"/>
     <w:rsid w:val="003C1D64"/>
     <w:rsid w:val="003F59C4"/>
     <w:rsid w:val="00424D07"/>
     <w:rsid w:val="004256F6"/>
     <w:rsid w:val="00425A8D"/>
     <w:rsid w:val="00445B2D"/>
     <w:rsid w:val="00475418"/>
     <w:rsid w:val="004A5A3C"/>
     <w:rsid w:val="004C5F91"/>
     <w:rsid w:val="004D1E7E"/>
     <w:rsid w:val="004E44E8"/>
+    <w:rsid w:val="004F0814"/>
     <w:rsid w:val="0050082D"/>
     <w:rsid w:val="005203E1"/>
     <w:rsid w:val="00594100"/>
     <w:rsid w:val="005D23D9"/>
     <w:rsid w:val="005D7111"/>
     <w:rsid w:val="005F69E5"/>
     <w:rsid w:val="005F7AE3"/>
     <w:rsid w:val="00604DE0"/>
     <w:rsid w:val="00612307"/>
     <w:rsid w:val="00621C05"/>
     <w:rsid w:val="00653A4F"/>
     <w:rsid w:val="00654A4E"/>
     <w:rsid w:val="006640F3"/>
     <w:rsid w:val="006932DE"/>
+    <w:rsid w:val="0069733D"/>
     <w:rsid w:val="006C0D51"/>
     <w:rsid w:val="006D2563"/>
     <w:rsid w:val="006D297B"/>
     <w:rsid w:val="006E06C4"/>
     <w:rsid w:val="00760904"/>
     <w:rsid w:val="0077630D"/>
     <w:rsid w:val="007778C5"/>
     <w:rsid w:val="007827F0"/>
     <w:rsid w:val="007903FF"/>
     <w:rsid w:val="007967FC"/>
     <w:rsid w:val="0079714E"/>
     <w:rsid w:val="007A7A94"/>
     <w:rsid w:val="007C079E"/>
     <w:rsid w:val="007D2177"/>
     <w:rsid w:val="00800904"/>
     <w:rsid w:val="00805F78"/>
     <w:rsid w:val="00806016"/>
     <w:rsid w:val="00806A26"/>
     <w:rsid w:val="0081186C"/>
     <w:rsid w:val="00824717"/>
     <w:rsid w:val="00842B9D"/>
     <w:rsid w:val="00855B52"/>
     <w:rsid w:val="0087480B"/>
     <w:rsid w:val="008A1CC3"/>
     <w:rsid w:val="008D4CBD"/>
+    <w:rsid w:val="008F28A7"/>
     <w:rsid w:val="008F5436"/>
     <w:rsid w:val="00924E5C"/>
     <w:rsid w:val="009467A8"/>
     <w:rsid w:val="0095650C"/>
     <w:rsid w:val="009752BD"/>
     <w:rsid w:val="00981307"/>
     <w:rsid w:val="009B753E"/>
     <w:rsid w:val="009D0865"/>
     <w:rsid w:val="009D140F"/>
     <w:rsid w:val="009F5718"/>
     <w:rsid w:val="00A55BAB"/>
+    <w:rsid w:val="00AA1CD2"/>
     <w:rsid w:val="00AA68C8"/>
     <w:rsid w:val="00AA79CD"/>
     <w:rsid w:val="00AD32CD"/>
     <w:rsid w:val="00AF0A1A"/>
     <w:rsid w:val="00AF7E74"/>
     <w:rsid w:val="00B02E69"/>
     <w:rsid w:val="00B15F91"/>
     <w:rsid w:val="00B21260"/>
     <w:rsid w:val="00B56664"/>
     <w:rsid w:val="00B67AB3"/>
     <w:rsid w:val="00B85E76"/>
     <w:rsid w:val="00B92729"/>
     <w:rsid w:val="00BA33D5"/>
+    <w:rsid w:val="00BC797B"/>
     <w:rsid w:val="00C0014E"/>
     <w:rsid w:val="00C13FAA"/>
     <w:rsid w:val="00C2156C"/>
     <w:rsid w:val="00C4482F"/>
     <w:rsid w:val="00C57E77"/>
     <w:rsid w:val="00C80A90"/>
     <w:rsid w:val="00CD4AAA"/>
     <w:rsid w:val="00D06DE0"/>
     <w:rsid w:val="00D2420D"/>
     <w:rsid w:val="00D666CF"/>
     <w:rsid w:val="00D71FCD"/>
     <w:rsid w:val="00D93EDB"/>
     <w:rsid w:val="00DA2805"/>
     <w:rsid w:val="00DF7DEA"/>
     <w:rsid w:val="00E12834"/>
     <w:rsid w:val="00E510D8"/>
     <w:rsid w:val="00E5143E"/>
     <w:rsid w:val="00E648E5"/>
     <w:rsid w:val="00E801A4"/>
     <w:rsid w:val="00EA0198"/>
     <w:rsid w:val="00EB19C2"/>
     <w:rsid w:val="00EC373F"/>
     <w:rsid w:val="00EF350F"/>
     <w:rsid w:val="00F11923"/>
     <w:rsid w:val="00F13487"/>
@@ -2613,51 +2618,51 @@
         <w:guid w:val="{A68326B1-DC87-4CE1-8C84-EBCF22673753}"/>
       </w:docPartPr>
       <w:docPartBody>
         <w:p w:rsidR="00303A9C" w:rsidRDefault="00303A9C" w:rsidP="00303A9C">
           <w:pPr>
             <w:pStyle w:val="7F3EED03C89547598A5DF4D308A3FD272"/>
           </w:pPr>
           <w:r w:rsidRPr="00170BBE">
             <w:rPr>
               <w:rStyle w:val="Zstupntext"/>
               <w:rFonts w:ascii="Roboto" w:hAnsi="Roboto"/>
             </w:rPr>
             <w:t>Vyberte pracoviště</w:t>
           </w:r>
         </w:p>
       </w:docPartBody>
     </w:docPart>
   </w:docParts>
 </w:glossaryDocument>
 </file>
 
 <file path=word/glossary/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
-    <w:charset w:val="EE"/>
+    <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="EE"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
@@ -2708,56 +2713,58 @@
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/glossary/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:view w:val="normal"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:compat>
     <w:useFELayout/>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="00F040E3"/>
     <w:rsid w:val="00303A9C"/>
     <w:rsid w:val="003175F3"/>
+    <w:rsid w:val="0059133E"/>
     <w:rsid w:val="005D23D9"/>
     <w:rsid w:val="00670153"/>
     <w:rsid w:val="007C4359"/>
     <w:rsid w:val="007D0076"/>
     <w:rsid w:val="00854B76"/>
     <w:rsid w:val="00AD0A82"/>
+    <w:rsid w:val="00BC797B"/>
     <w:rsid w:val="00CA2C58"/>
     <w:rsid w:val="00CB78CD"/>
     <w:rsid w:val="00D06DE0"/>
     <w:rsid w:val="00F040E3"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="cs-CZ"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:decimalSymbol w:val=","/>
   <w:listSeparator w:val=";"/>
   <w15:chartTrackingRefBased/>
 </w:settings>
 </file>