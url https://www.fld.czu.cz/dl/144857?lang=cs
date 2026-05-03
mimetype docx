--- v0 (2025-11-20)
+++ v1 (2026-05-03)
@@ -1,55 +1,56 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps2.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps3.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps4.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
+  <Override PartName="/docMetadata/LabelInfo.xml" ContentType="application/vnd.ms-office.classificationlabels+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId5" Type="http://schemas.microsoft.com/office/2020/02/relationships/classificationlabels" Target="docMetadata/LabelInfo.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:p w14:paraId="1CC9EA50" w14:textId="291C87FD" w:rsidR="00853253" w:rsidRPr="00CB0DDD" w:rsidRDefault="00853253" w:rsidP="008A4879">
+    <w:p w14:paraId="1CC9EA50" w14:textId="5FE6622C" w:rsidR="00853253" w:rsidRPr="00CB0DDD" w:rsidRDefault="00853253" w:rsidP="008A4879">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="916"/>
           <w:tab w:val="left" w:pos="1832"/>
           <w:tab w:val="left" w:pos="2748"/>
           <w:tab w:val="left" w:pos="3664"/>
           <w:tab w:val="left" w:pos="4580"/>
           <w:tab w:val="left" w:pos="5496"/>
           <w:tab w:val="left" w:pos="6412"/>
           <w:tab w:val="left" w:pos="7328"/>
           <w:tab w:val="left" w:pos="8244"/>
           <w:tab w:val="left" w:pos="9160"/>
           <w:tab w:val="left" w:pos="10076"/>
           <w:tab w:val="left" w:pos="10992"/>
           <w:tab w:val="left" w:pos="11908"/>
           <w:tab w:val="left" w:pos="12824"/>
           <w:tab w:val="left" w:pos="13740"/>
           <w:tab w:val="left" w:pos="14656"/>
         </w:tabs>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
       </w:pPr>
       <w:bookmarkStart w:id="0" w:name="_Hlk108679756"/>
@@ -161,1497 +162,3600 @@
         </w:rPr>
         <w:t>pro obhajob</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t>y</w:t>
       </w:r>
       <w:r w:rsidRPr="00CB0DDD">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t xml:space="preserve"> literární rešerše zveřejněné </w:t>
       </w:r>
       <w:r w:rsidR="00C75545">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t>Nařízením</w:t>
       </w:r>
       <w:r w:rsidRPr="00CB0DDD">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
-        <w:t xml:space="preserve"> děkana č. 1</w:t>
+        <w:t xml:space="preserve"> děkana č. </w:t>
+      </w:r>
+      <w:r w:rsidR="00CD4BF8">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>5</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CB0DDD">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>/20</w:t>
       </w:r>
       <w:r w:rsidR="00C75545">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t>2</w:t>
       </w:r>
-      <w:r w:rsidRPr="00CB0DDD">
-[...9 lines deleted...]
-        <w:t>22</w:t>
+      <w:r w:rsidR="00CD4BF8">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>5</w:t>
+      </w:r>
+      <w:r w:rsidR="003771D6">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>, a to v rámci předmětu „</w:t>
+      </w:r>
+      <w:r w:rsidR="003771D6" w:rsidRPr="003771D6">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Teoretický a metodický rozbor tématu </w:t>
+      </w:r>
+      <w:r w:rsidR="00477FC9">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>disertační práce</w:t>
+      </w:r>
+      <w:r w:rsidR="003771D6">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>“</w:t>
       </w:r>
       <w:r w:rsidRPr="00CB0DDD">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="092ED1A3" w14:textId="77777777" w:rsidR="00853253" w:rsidRPr="00CB0DDD" w:rsidRDefault="00853253" w:rsidP="008A4879">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="916"/>
           <w:tab w:val="left" w:pos="1832"/>
           <w:tab w:val="left" w:pos="2748"/>
           <w:tab w:val="left" w:pos="3664"/>
           <w:tab w:val="left" w:pos="4580"/>
           <w:tab w:val="left" w:pos="5496"/>
           <w:tab w:val="left" w:pos="6412"/>
           <w:tab w:val="left" w:pos="7328"/>
           <w:tab w:val="left" w:pos="8244"/>
           <w:tab w:val="left" w:pos="9160"/>
           <w:tab w:val="left" w:pos="10076"/>
           <w:tab w:val="left" w:pos="10992"/>
           <w:tab w:val="left" w:pos="11908"/>
           <w:tab w:val="left" w:pos="12824"/>
           <w:tab w:val="left" w:pos="13740"/>
           <w:tab w:val="left" w:pos="14656"/>
         </w:tabs>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="642D1422" w14:textId="77777777" w:rsidR="00853253" w:rsidRPr="00CB0DDD" w:rsidRDefault="00853253" w:rsidP="008A4879">
+    <w:p w14:paraId="0D8A4E4C" w14:textId="57076834" w:rsidR="009D3AA3" w:rsidRDefault="00853253" w:rsidP="009D3AA3">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="916"/>
           <w:tab w:val="left" w:pos="1832"/>
           <w:tab w:val="left" w:pos="2748"/>
           <w:tab w:val="left" w:pos="3664"/>
           <w:tab w:val="left" w:pos="4580"/>
           <w:tab w:val="left" w:pos="5496"/>
           <w:tab w:val="left" w:pos="6412"/>
           <w:tab w:val="left" w:pos="7328"/>
           <w:tab w:val="left" w:pos="8244"/>
           <w:tab w:val="left" w:pos="9160"/>
           <w:tab w:val="left" w:pos="10076"/>
           <w:tab w:val="left" w:pos="10992"/>
           <w:tab w:val="left" w:pos="11908"/>
           <w:tab w:val="left" w:pos="12824"/>
           <w:tab w:val="left" w:pos="13740"/>
           <w:tab w:val="left" w:pos="14656"/>
         </w:tabs>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00CB0DDD">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
-        <w:t>Literární přehled není opakováním obecně známých faktů. Vychází z výzkumných otázek/cílů a hypotéz vznesených se zvláštním zaměřením na chybějící znalosti ve studovaném oboru. Výzkumná otázka musí být podpořena schválenou metodikou a cíli disertační práce</w:t>
+        <w:t>Literární přehled není opakováním obecně známých faktů. Vychází z výzkumných otázek/cílů a hypotéz vznesených se zvláštním zaměřením na chybějící znalosti ve studovaném oboru. Výzkumná otázka</w:t>
+      </w:r>
+      <w:r w:rsidR="009D3AA3">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>/hypotéza</w:t>
+      </w:r>
+      <w:r w:rsidR="00477FC9">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CB0DDD">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>musí být podpořena schválenou metodikou a cíli disertační práce</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t xml:space="preserve"> a</w:t>
       </w:r>
       <w:r w:rsidRPr="00CB0DDD">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t xml:space="preserve"> musí být dostatečně konkrétní.</w:t>
       </w:r>
+      <w:r w:rsidR="009D3AA3">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Literární přehled by tedy měl obsahovat především:</w:t>
+      </w:r>
     </w:p>
-    <w:p w14:paraId="306A45DA" w14:textId="458540EE" w:rsidR="00853253" w:rsidRPr="00CB0DDD" w:rsidRDefault="00853253" w:rsidP="008A4879">
-      <w:pPr>
+    <w:p w14:paraId="1E309C5C" w14:textId="46F90B37" w:rsidR="009D3AA3" w:rsidRDefault="009D3AA3" w:rsidP="009D3AA3">
+      <w:pPr>
+        <w:pStyle w:val="Odstavecseseznamem"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="5"/>
+        </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="916"/>
           <w:tab w:val="left" w:pos="1832"/>
           <w:tab w:val="left" w:pos="2748"/>
           <w:tab w:val="left" w:pos="3664"/>
           <w:tab w:val="left" w:pos="4580"/>
           <w:tab w:val="left" w:pos="5496"/>
           <w:tab w:val="left" w:pos="6412"/>
           <w:tab w:val="left" w:pos="7328"/>
           <w:tab w:val="left" w:pos="8244"/>
           <w:tab w:val="left" w:pos="9160"/>
           <w:tab w:val="left" w:pos="10076"/>
           <w:tab w:val="left" w:pos="10992"/>
           <w:tab w:val="left" w:pos="11908"/>
           <w:tab w:val="left" w:pos="12824"/>
           <w:tab w:val="left" w:pos="13740"/>
           <w:tab w:val="left" w:pos="14656"/>
         </w:tabs>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
-[...7 lines deleted...]
-      </w:r>
+          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+      </w:pPr>
       <w:r>
         <w:rPr>
-          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
-[...79 lines deleted...]
-        <w:t xml:space="preserve"> a tento rozsah je nepřekročitelný. </w:t>
+          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t xml:space="preserve">úvod, který bude zahrnovat především cíle práce a stanovené výzkumné otázky/hypotézy, </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="78068C71" w14:textId="77777777" w:rsidR="00853253" w:rsidRPr="00CB0DDD" w:rsidRDefault="00853253" w:rsidP="008A4879">
-      <w:pPr>
+    <w:p w14:paraId="3A585CDF" w14:textId="035D6FE6" w:rsidR="009D3AA3" w:rsidRDefault="009D3AA3" w:rsidP="009D3AA3">
+      <w:pPr>
+        <w:pStyle w:val="Odstavecseseznamem"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="5"/>
+        </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="916"/>
           <w:tab w:val="left" w:pos="1832"/>
           <w:tab w:val="left" w:pos="2748"/>
           <w:tab w:val="left" w:pos="3664"/>
           <w:tab w:val="left" w:pos="4580"/>
           <w:tab w:val="left" w:pos="5496"/>
           <w:tab w:val="left" w:pos="6412"/>
           <w:tab w:val="left" w:pos="7328"/>
           <w:tab w:val="left" w:pos="8244"/>
           <w:tab w:val="left" w:pos="9160"/>
           <w:tab w:val="left" w:pos="10076"/>
           <w:tab w:val="left" w:pos="10992"/>
           <w:tab w:val="left" w:pos="11908"/>
           <w:tab w:val="left" w:pos="12824"/>
           <w:tab w:val="left" w:pos="13740"/>
           <w:tab w:val="left" w:pos="14656"/>
         </w:tabs>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
-[...7 lines deleted...]
-      </w:r>
+          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+      </w:pPr>
       <w:r>
         <w:rPr>
-          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
-[...19 lines deleted...]
-        <w:t>publikacemi.</w:t>
+          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t xml:space="preserve">stručný popis metodiky každé výzkumné otázky, její konfrontace s dosud použitými metodami v rámci publikovaných studií a zdůvodnění potřebnosti řešení výzkumné otázky s důrazem na chybějící znalosti </w:t>
+      </w:r>
+      <w:r w:rsidR="00763E77">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>ve studovaném oboru, případně požadavků z</w:t>
+      </w:r>
+      <w:r w:rsidR="00651E93">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidR="00763E77">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>praxe</w:t>
+      </w:r>
+      <w:r w:rsidR="00651E93">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2E46B97F" w14:textId="7D9E8761" w:rsidR="00853253" w:rsidRPr="00CB0DDD" w:rsidRDefault="00853253" w:rsidP="008A4879">
+    <w:p w14:paraId="306A45DA" w14:textId="2B669A8B" w:rsidR="00853253" w:rsidRPr="00CB0DDD" w:rsidRDefault="00763E77" w:rsidP="008A4879">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="916"/>
           <w:tab w:val="left" w:pos="1832"/>
           <w:tab w:val="left" w:pos="2748"/>
           <w:tab w:val="left" w:pos="3664"/>
           <w:tab w:val="left" w:pos="4580"/>
           <w:tab w:val="left" w:pos="5496"/>
           <w:tab w:val="left" w:pos="6412"/>
           <w:tab w:val="left" w:pos="7328"/>
           <w:tab w:val="left" w:pos="8244"/>
           <w:tab w:val="left" w:pos="9160"/>
           <w:tab w:val="left" w:pos="10076"/>
           <w:tab w:val="left" w:pos="10992"/>
           <w:tab w:val="left" w:pos="11908"/>
           <w:tab w:val="left" w:pos="12824"/>
           <w:tab w:val="left" w:pos="13740"/>
           <w:tab w:val="left" w:pos="14656"/>
         </w:tabs>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
-          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
-[...213 lines deleted...]
-        <w:t>, a že dané problematice rozumí. Pokud má student již vlastní výsledky výzkumu, může je uvést. Délka prezentace je 15 minut, následuje diskuse s členy komise.</w:t>
+          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Každá konkrétní informace musí být podpořena publikovaným literárním zdrojem. </w:t>
+      </w:r>
+      <w:r w:rsidR="00853253" w:rsidRPr="00CB0DDD">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Většina literárních zdrojů </w:t>
+      </w:r>
+      <w:r w:rsidR="00853253">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>musí</w:t>
+      </w:r>
+      <w:r w:rsidR="00853253" w:rsidRPr="00CB0DDD">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> obsahovat nejnovější </w:t>
+      </w:r>
+      <w:r w:rsidR="008A4879" w:rsidRPr="00CB0DDD">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>práce – minimální</w:t>
+      </w:r>
+      <w:r w:rsidR="00853253" w:rsidRPr="00CB0DDD">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> počet citací je 40</w:t>
+      </w:r>
+      <w:r w:rsidR="003C009E">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> s vyloučením </w:t>
+      </w:r>
+      <w:r w:rsidR="00A8123F" w:rsidRPr="00A8123F">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>nerecenzovaných zdrojů</w:t>
+      </w:r>
+      <w:r w:rsidR="00853253" w:rsidRPr="00CB0DDD">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>. Celkový rozsah literární rešerše je 10 stran</w:t>
+      </w:r>
+      <w:r w:rsidR="00853253">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> a tento rozsah je nepřekročitelný. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6A470D15" w14:textId="77777777" w:rsidR="00853253" w:rsidRPr="00CB0DDD" w:rsidRDefault="00853253" w:rsidP="00853253">
-[...24 lines deleted...]
-    <w:p w14:paraId="42CDD790" w14:textId="45BC9ACF" w:rsidR="00853253" w:rsidRPr="00CB0DDD" w:rsidRDefault="00853253" w:rsidP="008A4879">
+    <w:p w14:paraId="4575E325" w14:textId="77777777" w:rsidR="007334E2" w:rsidRDefault="007334E2" w:rsidP="008A4879">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="916"/>
           <w:tab w:val="left" w:pos="1832"/>
           <w:tab w:val="left" w:pos="2748"/>
           <w:tab w:val="left" w:pos="3664"/>
           <w:tab w:val="left" w:pos="4580"/>
           <w:tab w:val="left" w:pos="5496"/>
           <w:tab w:val="left" w:pos="6412"/>
           <w:tab w:val="left" w:pos="7328"/>
           <w:tab w:val="left" w:pos="8244"/>
           <w:tab w:val="left" w:pos="9160"/>
           <w:tab w:val="left" w:pos="10076"/>
           <w:tab w:val="left" w:pos="10992"/>
           <w:tab w:val="left" w:pos="11908"/>
           <w:tab w:val="left" w:pos="12824"/>
           <w:tab w:val="left" w:pos="13740"/>
           <w:tab w:val="left" w:pos="14656"/>
         </w:tabs>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00CB0DDD">
-[...84 lines deleted...]
-      </w:r>
     </w:p>
-    <w:p w14:paraId="6DD38F98" w14:textId="77777777" w:rsidR="00853253" w:rsidRPr="00853253" w:rsidRDefault="00853253" w:rsidP="00853253">
-[...140 lines deleted...]
-    <w:p w14:paraId="192ABE35" w14:textId="1F75D841" w:rsidR="007102D5" w:rsidRDefault="00672898" w:rsidP="007102D5">
+    <w:p w14:paraId="78068C71" w14:textId="1A438091" w:rsidR="00853253" w:rsidRPr="00CB0DDD" w:rsidRDefault="00853253" w:rsidP="008A4879">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="916"/>
           <w:tab w:val="left" w:pos="1832"/>
           <w:tab w:val="left" w:pos="2748"/>
           <w:tab w:val="left" w:pos="3664"/>
           <w:tab w:val="left" w:pos="4580"/>
           <w:tab w:val="left" w:pos="5496"/>
           <w:tab w:val="left" w:pos="6412"/>
           <w:tab w:val="left" w:pos="7328"/>
           <w:tab w:val="left" w:pos="8244"/>
           <w:tab w:val="left" w:pos="9160"/>
           <w:tab w:val="left" w:pos="10076"/>
           <w:tab w:val="left" w:pos="10992"/>
           <w:tab w:val="left" w:pos="11908"/>
           <w:tab w:val="left" w:pos="12824"/>
           <w:tab w:val="left" w:pos="13740"/>
           <w:tab w:val="left" w:pos="14656"/>
         </w:tabs>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
-          <w:lang w:val="en-US"/>
-[...105 lines deleted...]
-        <w:t xml:space="preserve">. The research question must be supported by the approved methodology and objectives of the dissertation, it must be sufficiently specific. </w:t>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00CB0DDD">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Prezentace </w:t>
+      </w:r>
+      <w:r w:rsidR="006E785A">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t xml:space="preserve">(např. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CB0DDD">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>v</w:t>
+      </w:r>
+      <w:r w:rsidR="006E785A">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CB0DDD">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>PowerPointu</w:t>
+      </w:r>
+      <w:r w:rsidR="006E785A">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>)</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CB0DDD">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> je základní součástí obhajoby literární rešerše</w:t>
+      </w:r>
+      <w:r w:rsidR="007334E2">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> před komisí</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CB0DDD">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>. Každá výzkumná otázka</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>/cíl</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CB0DDD">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> a hypotéza bude prezentována a konfrontována s nejdůležitějšími </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t xml:space="preserve">a aktuálními </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CB0DDD">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>publikacemi.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="671EE7ED" w14:textId="7D853278" w:rsidR="00672898" w:rsidRPr="00F908E6" w:rsidRDefault="00672898" w:rsidP="007102D5">
+    <w:p w14:paraId="2E46B97F" w14:textId="11286E77" w:rsidR="00853253" w:rsidRPr="00CB0DDD" w:rsidRDefault="00853253" w:rsidP="008A4879">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="916"/>
           <w:tab w:val="left" w:pos="1832"/>
           <w:tab w:val="left" w:pos="2748"/>
           <w:tab w:val="left" w:pos="3664"/>
           <w:tab w:val="left" w:pos="4580"/>
           <w:tab w:val="left" w:pos="5496"/>
           <w:tab w:val="left" w:pos="6412"/>
           <w:tab w:val="left" w:pos="7328"/>
           <w:tab w:val="left" w:pos="8244"/>
           <w:tab w:val="left" w:pos="9160"/>
           <w:tab w:val="left" w:pos="10076"/>
           <w:tab w:val="left" w:pos="10992"/>
           <w:tab w:val="left" w:pos="11908"/>
           <w:tab w:val="left" w:pos="12824"/>
           <w:tab w:val="left" w:pos="13740"/>
           <w:tab w:val="left" w:pos="14656"/>
         </w:tabs>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
-          <w:lang w:val="en-US"/>
-[...44 lines deleted...]
-        <w:t>. The length of one research question is 1,000 characters, including spaces. The total scope of the literature search is 10 pages.</w:t>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>S</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CB0DDD">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t xml:space="preserve">oučástí obhajoby literární rešerše by měl být </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>k</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CB0DDD">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>rátk</w:t>
+      </w:r>
+      <w:r w:rsidR="004E26CD">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>ý</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CB0DDD">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="004E26CD">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t xml:space="preserve">návrh </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CB0DDD">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>metodi</w:t>
+      </w:r>
+      <w:r w:rsidR="004E26CD">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>c</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CB0DDD">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>k</w:t>
+      </w:r>
+      <w:r w:rsidR="000D2614">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>é</w:t>
+      </w:r>
+      <w:r w:rsidR="004E26CD">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>ho postupu při řešení dané výzkumné otázky</w:t>
+      </w:r>
+      <w:r w:rsidR="00651E93">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>,</w:t>
+      </w:r>
+      <w:r w:rsidR="004E26CD">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> resp. cíle</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CB0DDD">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00477FC9">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t>Budou prezentovány metody a nástroje využité u experimentů a návrh statistických nástrojů nezbytných k vyhodnocení výzkumu</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CB0DDD">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. V případě návaznosti výzkumu </w:t>
+      </w:r>
+      <w:r w:rsidR="004E26CD">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>na</w:t>
+      </w:r>
+      <w:r w:rsidR="004E26CD" w:rsidRPr="00CB0DDD">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CB0DDD">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>magistersko</w:t>
+      </w:r>
+      <w:r w:rsidR="004E26CD">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>u</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CB0DDD">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="004E26CD">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>práci studenta</w:t>
+      </w:r>
+      <w:r w:rsidR="004E26CD" w:rsidRPr="00CB0DDD">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>(nebo jin</w:t>
+      </w:r>
+      <w:r w:rsidR="004E26CD">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>ý</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> související výzkum) </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CB0DDD">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t xml:space="preserve">mohou být prezentovány </w:t>
+      </w:r>
+      <w:r w:rsidR="004E26CD">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t xml:space="preserve">již </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CB0DDD">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t xml:space="preserve">dosažené výsledky. Z prezentace musí být zřejmé, že student </w:t>
+      </w:r>
+      <w:r w:rsidR="004E26CD">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>se seznámil s aktuálním stavem znalostí tématu práce</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CB0DDD">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>, a že dané problematice rozumí. Pokud má student již vlastní výsledky výzkumu, může je uvést. Délka prezentace je 15 minut, následuje diskuse s členy komise.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1BDF1B6E" w14:textId="77777777" w:rsidR="007102D5" w:rsidRDefault="00672898" w:rsidP="007102D5">
+    <w:p w14:paraId="6A470D15" w14:textId="77777777" w:rsidR="00853253" w:rsidRPr="00CB0DDD" w:rsidRDefault="00853253" w:rsidP="00853253">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="916"/>
+          <w:tab w:val="left" w:pos="1832"/>
+          <w:tab w:val="left" w:pos="2748"/>
+          <w:tab w:val="left" w:pos="3664"/>
+          <w:tab w:val="left" w:pos="4580"/>
+          <w:tab w:val="left" w:pos="5496"/>
+          <w:tab w:val="left" w:pos="6412"/>
+          <w:tab w:val="left" w:pos="7328"/>
+          <w:tab w:val="left" w:pos="8244"/>
+          <w:tab w:val="left" w:pos="9160"/>
+          <w:tab w:val="left" w:pos="10076"/>
+          <w:tab w:val="left" w:pos="10992"/>
+          <w:tab w:val="left" w:pos="11908"/>
+          <w:tab w:val="left" w:pos="12824"/>
+          <w:tab w:val="left" w:pos="13740"/>
+          <w:tab w:val="left" w:pos="14656"/>
+        </w:tabs>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="42CDD790" w14:textId="12681A75" w:rsidR="00853253" w:rsidRPr="00CB0DDD" w:rsidRDefault="00853253" w:rsidP="008A4879">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="916"/>
           <w:tab w:val="left" w:pos="1832"/>
           <w:tab w:val="left" w:pos="2748"/>
           <w:tab w:val="left" w:pos="3664"/>
           <w:tab w:val="left" w:pos="4580"/>
           <w:tab w:val="left" w:pos="5496"/>
           <w:tab w:val="left" w:pos="6412"/>
           <w:tab w:val="left" w:pos="7328"/>
           <w:tab w:val="left" w:pos="8244"/>
           <w:tab w:val="left" w:pos="9160"/>
           <w:tab w:val="left" w:pos="10076"/>
           <w:tab w:val="left" w:pos="10992"/>
           <w:tab w:val="left" w:pos="11908"/>
           <w:tab w:val="left" w:pos="12824"/>
           <w:tab w:val="left" w:pos="13740"/>
           <w:tab w:val="left" w:pos="14656"/>
         </w:tabs>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00CB0DDD">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Individuální komisi pro každého studenta navrhne předseda oborové rady studijního programu, </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>tvoří</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CB0DDD">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> ji tři odborníci na daná témata. Alespoň jeden člen musí být členem </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t xml:space="preserve">oborové </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CB0DDD">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t xml:space="preserve">rady </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>doktorských programů na ČZU</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CB0DDD">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>Na obhajobě se d</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CB0DDD">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>ůrazně doporučuje přítomnost vedoucího</w:t>
+      </w:r>
+      <w:r w:rsidR="004E26CD">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> disertační práce</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CB0DDD">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6DD38F98" w14:textId="77777777" w:rsidR="00853253" w:rsidRPr="00853253" w:rsidRDefault="00853253" w:rsidP="00853253">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="31500BC4" w14:textId="673D658D" w:rsidR="00B459F5" w:rsidRPr="00F908E6" w:rsidRDefault="00B459F5" w:rsidP="00E7276D">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00F908E6">
         <w:rPr>
-          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
-[...10 lines deleted...]
-      </w:r>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve">This is the Decision of the </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00F908E6">
         <w:rPr>
-          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
-[...10 lines deleted...]
-        <w:t>defence</w:t>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>the</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="00F908E6">
         <w:rPr>
-          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
-[...10 lines deleted...]
-      </w:r>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Doctoral Degree Board of the </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00F908E6">
         <w:rPr>
-          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
-[...10 lines deleted...]
-      </w:r>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>programmes</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="00F908E6">
         <w:rPr>
-          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
-[...9 lines deleted...]
-        <w:t>with</w:t>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> „</w:t>
+      </w:r>
+      <w:r w:rsidR="00A27327">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Forest Protection and Game </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidR="00A27327">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Management</w:t>
       </w:r>
       <w:r w:rsidRPr="00F908E6">
         <w:rPr>
-          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
-[...16 lines deleted...]
-        <w:t xml:space="preserve">. </w:t>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>“ Faculty</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00F908E6">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> of Forestry and Wood Sciences, Czech University of Life Sciences in Prague. This Decision modifies the roles for the </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00F908E6">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Defence</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00F908E6">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> of Literary Research published by the Deans' Regulation no </w:t>
+      </w:r>
+      <w:r w:rsidR="00CD4BF8">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>5</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F908E6">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>/20</w:t>
+      </w:r>
+      <w:r w:rsidR="008A4879">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>2</w:t>
+      </w:r>
+      <w:r w:rsidR="00CD4BF8">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>5</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F908E6">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="27B465F0" w14:textId="444E0B31" w:rsidR="00672898" w:rsidRPr="00F908E6" w:rsidRDefault="002D2CF0" w:rsidP="007102D5">
+    <w:p w14:paraId="5710979E" w14:textId="77777777" w:rsidR="00B459F5" w:rsidRPr="00F908E6" w:rsidRDefault="00B459F5" w:rsidP="00E7276D">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:bookmarkEnd w:id="0"/>
+    <w:p w14:paraId="11240EEC" w14:textId="6106A57C" w:rsidR="00C96A2F" w:rsidRPr="00C96A2F" w:rsidRDefault="00C96A2F" w:rsidP="00C96A2F">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="916"/>
           <w:tab w:val="left" w:pos="1832"/>
           <w:tab w:val="left" w:pos="2748"/>
           <w:tab w:val="left" w:pos="3664"/>
           <w:tab w:val="left" w:pos="4580"/>
           <w:tab w:val="left" w:pos="5496"/>
           <w:tab w:val="left" w:pos="6412"/>
           <w:tab w:val="left" w:pos="7328"/>
           <w:tab w:val="left" w:pos="8244"/>
           <w:tab w:val="left" w:pos="9160"/>
           <w:tab w:val="left" w:pos="10076"/>
           <w:tab w:val="left" w:pos="10992"/>
           <w:tab w:val="left" w:pos="11908"/>
           <w:tab w:val="left" w:pos="12824"/>
           <w:tab w:val="left" w:pos="13740"/>
           <w:tab w:val="left" w:pos="14656"/>
         </w:tabs>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
-          <w:lang w:val="en-US"/>
-[...100 lines deleted...]
-          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C96A2F">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C96A2F">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t xml:space="preserve">A </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00C96A2F">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>literature</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00C96A2F">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00C96A2F">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>review</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00C96A2F">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00C96A2F">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>is</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00C96A2F">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> not a </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00C96A2F">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>repetition</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00C96A2F">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00C96A2F">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>of</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00C96A2F">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00C96A2F">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>generally</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00C96A2F">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00C96A2F">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>known</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00C96A2F">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00C96A2F">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>facts</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00C96A2F">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. It </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00C96A2F">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>is</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00C96A2F">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00C96A2F">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>based</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00C96A2F">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> on </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00C96A2F">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>the</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00C96A2F">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00C96A2F">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>research</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00C96A2F">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00C96A2F">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>questions</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00C96A2F">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>/</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00C96A2F">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>objectives</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00C96A2F">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t xml:space="preserve"> and </w:t>
       </w:r>
-      <w:r w:rsidR="00D82383" w:rsidRPr="00F908E6">
-[...72 lines deleted...]
-          <w:lang w:val="en-US"/>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00C96A2F">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>hypotheses</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00C96A2F">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00C96A2F">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>put</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00C96A2F">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> forward, </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00C96A2F">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>with</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00C96A2F">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00C96A2F">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>particular</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00C96A2F">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00C96A2F">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>emphasis</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00C96A2F">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> on </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00C96A2F">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>gaps</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00C96A2F">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> in </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00C96A2F">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>knowledge</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00C96A2F">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00C96A2F">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>within</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00C96A2F">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00C96A2F">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t>the</w:t>
       </w:r>
-      <w:r w:rsidR="00672898" w:rsidRPr="00F908E6">
-[...74 lines deleted...]
-        <w:t>that he understands the given issue. If the student already has his own research results, he can list them. The duration of the presentation is 15 minutes, followed by a discussion with the committee members.</w:t>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00C96A2F">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00C96A2F">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>studied</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00C96A2F">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00C96A2F">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>field</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00C96A2F">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00C96A2F">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>The</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00C96A2F">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00C96A2F">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>research</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00C96A2F">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00C96A2F">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>question</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00C96A2F">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>/</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00C96A2F">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>hypothesis</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00C96A2F">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00C96A2F">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>must</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00C96A2F">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00C96A2F">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>be</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00C96A2F">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00C96A2F">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>supported</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00C96A2F">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> by </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00C96A2F">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>an</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00C96A2F">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00C96A2F">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>approved</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00C96A2F">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00C96A2F">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>methodology</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00C96A2F">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> and </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00C96A2F">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>the</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00C96A2F">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00C96A2F">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>objectives</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00C96A2F">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00C96A2F">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>of</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00C96A2F">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00C96A2F">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>the</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00C96A2F">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00C96A2F">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>dissertation</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00C96A2F">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> and </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00C96A2F">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>must</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00C96A2F">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00C96A2F">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>be</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00C96A2F">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00C96A2F">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>sufficiently</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00C96A2F">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00C96A2F">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>specific</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00C96A2F">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00C96A2F">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>The</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00C96A2F">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00C96A2F">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>literature</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00C96A2F">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00C96A2F">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>review</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00C96A2F">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00C96A2F">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>should</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00C96A2F">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00C96A2F">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>therefore</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00C96A2F">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00C96A2F">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>primarily</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00C96A2F">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00C96A2F">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>include</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00C96A2F">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>:</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="41DA76BA" w14:textId="77777777" w:rsidR="007102D5" w:rsidRDefault="007102D5" w:rsidP="007102D5">
-      <w:pPr>
+    <w:p w14:paraId="2F5D1EF8" w14:textId="77777777" w:rsidR="00C96A2F" w:rsidRPr="00C96A2F" w:rsidRDefault="00C96A2F" w:rsidP="00C96A2F">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="6"/>
+        </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="916"/>
           <w:tab w:val="left" w:pos="1832"/>
           <w:tab w:val="left" w:pos="2748"/>
           <w:tab w:val="left" w:pos="3664"/>
           <w:tab w:val="left" w:pos="4580"/>
           <w:tab w:val="left" w:pos="5496"/>
           <w:tab w:val="left" w:pos="6412"/>
           <w:tab w:val="left" w:pos="7328"/>
           <w:tab w:val="left" w:pos="8244"/>
           <w:tab w:val="left" w:pos="9160"/>
           <w:tab w:val="left" w:pos="10076"/>
           <w:tab w:val="left" w:pos="10992"/>
           <w:tab w:val="left" w:pos="11908"/>
           <w:tab w:val="left" w:pos="12824"/>
           <w:tab w:val="left" w:pos="13740"/>
           <w:tab w:val="left" w:pos="14656"/>
         </w:tabs>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
-          <w:lang w:val="en-US"/>
-[...1 lines deleted...]
-      </w:pPr>
+        </w:rPr>
+      </w:pPr>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00C96A2F">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>an</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00C96A2F">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00C96A2F">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>introduction</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00C96A2F">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00C96A2F">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>outlining</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00C96A2F">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> in </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00C96A2F">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>particular</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00C96A2F">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00C96A2F">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>the</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00C96A2F">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00C96A2F">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>objectives</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00C96A2F">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00C96A2F">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>of</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00C96A2F">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00C96A2F">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>the</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00C96A2F">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00C96A2F">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>dissertation</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00C96A2F">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> and </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00C96A2F">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>the</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00C96A2F">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00C96A2F">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>defined</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00C96A2F">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00C96A2F">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>research</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00C96A2F">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00C96A2F">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>questions</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00C96A2F">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>/</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00C96A2F">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>hypotheses</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00C96A2F">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>,</w:t>
+      </w:r>
     </w:p>
-    <w:p w14:paraId="3FA00BE7" w14:textId="66436872" w:rsidR="007102D5" w:rsidRDefault="00672898" w:rsidP="007102D5">
-      <w:pPr>
+    <w:p w14:paraId="2279E284" w14:textId="77777777" w:rsidR="00C96A2F" w:rsidRPr="00C96A2F" w:rsidRDefault="00C96A2F" w:rsidP="00C96A2F">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="6"/>
+        </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="916"/>
           <w:tab w:val="left" w:pos="1832"/>
           <w:tab w:val="left" w:pos="2748"/>
           <w:tab w:val="left" w:pos="3664"/>
           <w:tab w:val="left" w:pos="4580"/>
           <w:tab w:val="left" w:pos="5496"/>
           <w:tab w:val="left" w:pos="6412"/>
           <w:tab w:val="left" w:pos="7328"/>
           <w:tab w:val="left" w:pos="8244"/>
           <w:tab w:val="left" w:pos="9160"/>
           <w:tab w:val="left" w:pos="10076"/>
           <w:tab w:val="left" w:pos="10992"/>
           <w:tab w:val="left" w:pos="11908"/>
           <w:tab w:val="left" w:pos="12824"/>
           <w:tab w:val="left" w:pos="13740"/>
           <w:tab w:val="left" w:pos="14656"/>
         </w:tabs>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C96A2F">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t xml:space="preserve">a </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00C96A2F">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>brief</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00C96A2F">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00C96A2F">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>description</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00C96A2F">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00C96A2F">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>of</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00C96A2F">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00C96A2F">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>the</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00C96A2F">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00C96A2F">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>methodology</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00C96A2F">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00C96A2F">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>for</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00C96A2F">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00C96A2F">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>each</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00C96A2F">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00C96A2F">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>research</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00C96A2F">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00C96A2F">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>question</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00C96A2F">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00C96A2F">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>its</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00C96A2F">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00C96A2F">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>comparison</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00C96A2F">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00C96A2F">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>with</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00C96A2F">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00C96A2F">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>methods</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00C96A2F">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00C96A2F">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>previously</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00C96A2F">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00C96A2F">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>used</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00C96A2F">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> in </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00C96A2F">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>published</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00C96A2F">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00C96A2F">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>studies</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00C96A2F">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, and a </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00C96A2F">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>justification</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00C96A2F">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00C96A2F">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>of</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00C96A2F">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00C96A2F">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>the</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00C96A2F">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00C96A2F">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>need</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00C96A2F">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> to </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00C96A2F">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>address</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00C96A2F">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00C96A2F">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>the</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00C96A2F">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00C96A2F">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>research</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00C96A2F">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00C96A2F">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>question</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00C96A2F">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00C96A2F">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>with</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00C96A2F">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00C96A2F">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>emphasis</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00C96A2F">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> on </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00C96A2F">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>missing</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00C96A2F">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00C96A2F">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>knowledge</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00C96A2F">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> in </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00C96A2F">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>the</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00C96A2F">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00C96A2F">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>field</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00C96A2F">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> and, </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00C96A2F">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>where</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00C96A2F">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00C96A2F">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>applicable</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00C96A2F">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00C96A2F">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>practical</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00C96A2F">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00C96A2F">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>requirements</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00C96A2F">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="38F3B44D" w14:textId="77777777" w:rsidR="00C96A2F" w:rsidRPr="00C96A2F" w:rsidRDefault="00C96A2F" w:rsidP="00C96A2F">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="916"/>
+          <w:tab w:val="left" w:pos="1832"/>
+          <w:tab w:val="left" w:pos="2748"/>
+          <w:tab w:val="left" w:pos="3664"/>
+          <w:tab w:val="left" w:pos="4580"/>
+          <w:tab w:val="left" w:pos="5496"/>
+          <w:tab w:val="left" w:pos="6412"/>
+          <w:tab w:val="left" w:pos="7328"/>
+          <w:tab w:val="left" w:pos="8244"/>
+          <w:tab w:val="left" w:pos="9160"/>
+          <w:tab w:val="left" w:pos="10076"/>
+          <w:tab w:val="left" w:pos="10992"/>
+          <w:tab w:val="left" w:pos="11908"/>
+          <w:tab w:val="left" w:pos="12824"/>
+          <w:tab w:val="left" w:pos="13740"/>
+          <w:tab w:val="left" w:pos="14656"/>
+        </w:tabs>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+      </w:pPr>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00C96A2F">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>Each</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00C96A2F">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00C96A2F">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>specific</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00C96A2F">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00C96A2F">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>piece</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00C96A2F">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00C96A2F">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>of</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00C96A2F">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00C96A2F">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>information</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00C96A2F">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00C96A2F">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>must</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00C96A2F">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00C96A2F">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>be</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00C96A2F">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00C96A2F">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>supported</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00C96A2F">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> by a </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00C96A2F">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>published</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00C96A2F">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00C96A2F">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>literature</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00C96A2F">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> source. Most </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00C96A2F">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>of</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00C96A2F">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00C96A2F">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>the</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00C96A2F">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00C96A2F">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>literature</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00C96A2F">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00C96A2F">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>sources</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00C96A2F">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00C96A2F">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>must</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00C96A2F">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00C96A2F">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>include</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00C96A2F">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00C96A2F">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>recent</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00C96A2F">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00C96A2F">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>studies</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00C96A2F">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> – </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00C96A2F">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>the</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00C96A2F">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> minimum </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00C96A2F">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>number</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00C96A2F">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00C96A2F">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>of</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00C96A2F">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00C96A2F">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>citations</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00C96A2F">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00C96A2F">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>is</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00C96A2F">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 40, </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00C96A2F">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>excluding</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00C96A2F">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> non-</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C96A2F">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t>peer-</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00C96A2F">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>reviewed</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00C96A2F">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00C96A2F">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>sources</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00C96A2F">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00C96A2F">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>The</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00C96A2F">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00C96A2F">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>total</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00C96A2F">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00C96A2F">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>length</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00C96A2F">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00C96A2F">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>of</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00C96A2F">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00C96A2F">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>the</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00C96A2F">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00C96A2F">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>literature</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00C96A2F">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00C96A2F">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>review</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00C96A2F">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00C96A2F">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>is</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00C96A2F">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 10 </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00C96A2F">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>pages</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00C96A2F">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, and </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00C96A2F">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>this</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00C96A2F">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> limit </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00C96A2F">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>must</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00C96A2F">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> not </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00C96A2F">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>be</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00C96A2F">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00C96A2F">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>exceeded</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00C96A2F">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5D69D6B7" w14:textId="7858B959" w:rsidR="00C96A2F" w:rsidRDefault="00C96A2F" w:rsidP="007102D5">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="916"/>
+          <w:tab w:val="left" w:pos="1832"/>
+          <w:tab w:val="left" w:pos="2748"/>
+          <w:tab w:val="left" w:pos="3664"/>
+          <w:tab w:val="left" w:pos="4580"/>
+          <w:tab w:val="left" w:pos="5496"/>
+          <w:tab w:val="left" w:pos="6412"/>
+          <w:tab w:val="left" w:pos="7328"/>
+          <w:tab w:val="left" w:pos="8244"/>
+          <w:tab w:val="left" w:pos="9160"/>
+          <w:tab w:val="left" w:pos="10076"/>
+          <w:tab w:val="left" w:pos="10992"/>
+          <w:tab w:val="left" w:pos="11908"/>
+          <w:tab w:val="left" w:pos="12824"/>
+          <w:tab w:val="left" w:pos="13740"/>
+          <w:tab w:val="left" w:pos="14656"/>
+        </w:tabs>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="507213CE" w14:textId="77777777" w:rsidR="00C96A2F" w:rsidRPr="00F908E6" w:rsidRDefault="00C96A2F" w:rsidP="007102D5">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="916"/>
+          <w:tab w:val="left" w:pos="1832"/>
+          <w:tab w:val="left" w:pos="2748"/>
+          <w:tab w:val="left" w:pos="3664"/>
+          <w:tab w:val="left" w:pos="4580"/>
+          <w:tab w:val="left" w:pos="5496"/>
+          <w:tab w:val="left" w:pos="6412"/>
+          <w:tab w:val="left" w:pos="7328"/>
+          <w:tab w:val="left" w:pos="8244"/>
+          <w:tab w:val="left" w:pos="9160"/>
+          <w:tab w:val="left" w:pos="10076"/>
+          <w:tab w:val="left" w:pos="10992"/>
+          <w:tab w:val="left" w:pos="11908"/>
+          <w:tab w:val="left" w:pos="12824"/>
+          <w:tab w:val="left" w:pos="13740"/>
+          <w:tab w:val="left" w:pos="14656"/>
+        </w:tabs>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="1BDF1B6E" w14:textId="77777777" w:rsidR="007102D5" w:rsidRDefault="00672898" w:rsidP="007102D5">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="916"/>
+          <w:tab w:val="left" w:pos="1832"/>
+          <w:tab w:val="left" w:pos="2748"/>
+          <w:tab w:val="left" w:pos="3664"/>
+          <w:tab w:val="left" w:pos="4580"/>
+          <w:tab w:val="left" w:pos="5496"/>
+          <w:tab w:val="left" w:pos="6412"/>
+          <w:tab w:val="left" w:pos="7328"/>
+          <w:tab w:val="left" w:pos="8244"/>
+          <w:tab w:val="left" w:pos="9160"/>
+          <w:tab w:val="left" w:pos="10076"/>
+          <w:tab w:val="left" w:pos="10992"/>
+          <w:tab w:val="left" w:pos="11908"/>
+          <w:tab w:val="left" w:pos="12824"/>
+          <w:tab w:val="left" w:pos="13740"/>
+          <w:tab w:val="left" w:pos="14656"/>
+        </w:tabs>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F908E6">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve">A PowerPoint presentation is a </w:t>
+      </w:r>
+      <w:r w:rsidR="007102D5">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>cardinal</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F908E6">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> part of a literature review </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="00EE6918">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>defence</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00F908E6">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>. Each research question and hypothesis will be presented a</w:t>
+      </w:r>
+      <w:r w:rsidR="00F908E6" w:rsidRPr="00F908E6">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>nd</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F908E6">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> confront</w:t>
+      </w:r>
+      <w:r w:rsidR="00F908E6" w:rsidRPr="00F908E6">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>ed</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F908E6">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00F908E6" w:rsidRPr="00F908E6">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>with</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F908E6">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> the most important </w:t>
+      </w:r>
+      <w:r w:rsidR="00D82383" w:rsidRPr="00F908E6">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>publications</w:t>
+      </w:r>
+      <w:r w:rsidR="002D2CF0" w:rsidRPr="00F908E6">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="27B465F0" w14:textId="444E0B31" w:rsidR="00672898" w:rsidRPr="00F908E6" w:rsidRDefault="002D2CF0" w:rsidP="007102D5">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="916"/>
+          <w:tab w:val="left" w:pos="1832"/>
+          <w:tab w:val="left" w:pos="2748"/>
+          <w:tab w:val="left" w:pos="3664"/>
+          <w:tab w:val="left" w:pos="4580"/>
+          <w:tab w:val="left" w:pos="5496"/>
+          <w:tab w:val="left" w:pos="6412"/>
+          <w:tab w:val="left" w:pos="7328"/>
+          <w:tab w:val="left" w:pos="8244"/>
+          <w:tab w:val="left" w:pos="9160"/>
+          <w:tab w:val="left" w:pos="10076"/>
+          <w:tab w:val="left" w:pos="10992"/>
+          <w:tab w:val="left" w:pos="11908"/>
+          <w:tab w:val="left" w:pos="12824"/>
+          <w:tab w:val="left" w:pos="13740"/>
+          <w:tab w:val="left" w:pos="14656"/>
+        </w:tabs>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00F908E6">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>An</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00F908E6">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="007102D5">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>short</w:t>
+      </w:r>
+      <w:r w:rsidR="00D82383" w:rsidRPr="00F908E6">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00672898" w:rsidRPr="00F908E6">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>method</w:t>
+      </w:r>
+      <w:r w:rsidR="00D82383" w:rsidRPr="00F908E6">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>ology</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F908E6">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> should be part </w:t>
+      </w:r>
+      <w:r w:rsidR="00D56E35" w:rsidRPr="00F908E6">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve">of the literature review </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="00F908E6" w:rsidRPr="00F908E6">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>defen</w:t>
+      </w:r>
+      <w:r w:rsidR="00EE6918">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>c</w:t>
+      </w:r>
+      <w:r w:rsidR="00F908E6" w:rsidRPr="00F908E6">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>e</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="00672898" w:rsidRPr="00F908E6">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. The </w:t>
+      </w:r>
+      <w:r w:rsidR="00D82383" w:rsidRPr="00F908E6">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>instruments involved in the experiments</w:t>
+      </w:r>
+      <w:r w:rsidR="00672898" w:rsidRPr="00F908E6">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> and </w:t>
+      </w:r>
+      <w:r w:rsidR="00D82383" w:rsidRPr="00F908E6">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve">the suggestion of </w:t>
+      </w:r>
+      <w:r w:rsidR="00672898" w:rsidRPr="00F908E6">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve">statistical </w:t>
+      </w:r>
+      <w:r w:rsidR="00D56E35" w:rsidRPr="00F908E6">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>tools</w:t>
+      </w:r>
+      <w:r w:rsidR="00672898" w:rsidRPr="00F908E6">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00D82383" w:rsidRPr="00F908E6">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>necessary</w:t>
+      </w:r>
+      <w:r w:rsidR="00672898" w:rsidRPr="00F908E6">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> to carry out the research w</w:t>
+      </w:r>
+      <w:r w:rsidR="007102D5">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>ould</w:t>
+      </w:r>
+      <w:r w:rsidR="00672898" w:rsidRPr="00F908E6">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> be presented. </w:t>
+      </w:r>
+      <w:r w:rsidR="00D82383" w:rsidRPr="00F908E6">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve">In case of </w:t>
+      </w:r>
+      <w:r w:rsidR="00672898" w:rsidRPr="00F908E6">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve">continuity of </w:t>
+      </w:r>
+      <w:r w:rsidR="00D56E35" w:rsidRPr="00F908E6">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>the</w:t>
+      </w:r>
+      <w:r w:rsidR="00672898" w:rsidRPr="00F908E6">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> research </w:t>
+      </w:r>
+      <w:r w:rsidR="00D56E35" w:rsidRPr="00F908E6">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve">from </w:t>
+      </w:r>
+      <w:r w:rsidR="00F908E6">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve">the </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidR="00D56E35" w:rsidRPr="00F908E6">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>master</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidR="00D56E35" w:rsidRPr="00F908E6">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> study the </w:t>
+      </w:r>
+      <w:r w:rsidR="00F908E6" w:rsidRPr="00F908E6">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>achieved</w:t>
+      </w:r>
+      <w:r w:rsidR="00D56E35" w:rsidRPr="00F908E6">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> results might be presented</w:t>
+      </w:r>
+      <w:r w:rsidR="00672898" w:rsidRPr="00F908E6">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. It must be clear from the presentation that the student </w:t>
+      </w:r>
+      <w:r w:rsidR="000576E0" w:rsidRPr="000576E0">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>is familiar with current knowledge of his scientific topic</w:t>
+      </w:r>
+      <w:r w:rsidR="00672898" w:rsidRPr="00F908E6">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:r w:rsidR="00F908E6">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve">and </w:t>
+      </w:r>
+      <w:r w:rsidR="00672898" w:rsidRPr="00F908E6">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>that he understands the given issue. If the student already has his own research results, he can list them. The duration of the presentation is 15 minutes, followed by a discussion with the committee members.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="41DA76BA" w14:textId="77777777" w:rsidR="007102D5" w:rsidRDefault="007102D5" w:rsidP="007102D5">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="916"/>
+          <w:tab w:val="left" w:pos="1832"/>
+          <w:tab w:val="left" w:pos="2748"/>
+          <w:tab w:val="left" w:pos="3664"/>
+          <w:tab w:val="left" w:pos="4580"/>
+          <w:tab w:val="left" w:pos="5496"/>
+          <w:tab w:val="left" w:pos="6412"/>
+          <w:tab w:val="left" w:pos="7328"/>
+          <w:tab w:val="left" w:pos="8244"/>
+          <w:tab w:val="left" w:pos="9160"/>
+          <w:tab w:val="left" w:pos="10076"/>
+          <w:tab w:val="left" w:pos="10992"/>
+          <w:tab w:val="left" w:pos="11908"/>
+          <w:tab w:val="left" w:pos="12824"/>
+          <w:tab w:val="left" w:pos="13740"/>
+          <w:tab w:val="left" w:pos="14656"/>
+        </w:tabs>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="3FA00BE7" w14:textId="66436872" w:rsidR="007102D5" w:rsidRDefault="00672898" w:rsidP="007102D5">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="916"/>
+          <w:tab w:val="left" w:pos="1832"/>
+          <w:tab w:val="left" w:pos="2748"/>
+          <w:tab w:val="left" w:pos="3664"/>
+          <w:tab w:val="left" w:pos="4580"/>
+          <w:tab w:val="left" w:pos="5496"/>
+          <w:tab w:val="left" w:pos="6412"/>
+          <w:tab w:val="left" w:pos="7328"/>
+          <w:tab w:val="left" w:pos="8244"/>
+          <w:tab w:val="left" w:pos="9160"/>
+          <w:tab w:val="left" w:pos="10076"/>
+          <w:tab w:val="left" w:pos="10992"/>
+          <w:tab w:val="left" w:pos="11908"/>
+          <w:tab w:val="left" w:pos="12824"/>
+          <w:tab w:val="left" w:pos="13740"/>
+          <w:tab w:val="left" w:pos="14656"/>
+        </w:tabs>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00F908E6">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve">The </w:t>
       </w:r>
       <w:r w:rsidR="007102D5">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>individual committee</w:t>
       </w:r>
       <w:r w:rsidRPr="00F908E6">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="007102D5">
@@ -1742,91 +3846,105 @@
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve">the student </w:t>
       </w:r>
       <w:r w:rsidR="007102D5">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve">supervisor is highly recommended. </w:t>
       </w:r>
     </w:p>
     <w:sectPr w:rsidR="007102D5">
       <w:pgSz w:w="11906" w:h="16838"/>
       <w:pgMar w:top="1417" w:right="1417" w:bottom="1417" w:left="1417" w:header="708" w:footer="708" w:gutter="0"/>
       <w:cols w:space="708"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
-<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
-    <w:charset w:val="EE"/>
+    <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
-  <w:font w:name="Calibri">
-[...2 lines deleted...]
-    <w:family w:val="swiss"/>
+  <w:font w:name="Symbol">
+    <w:panose1 w:val="05050102010706020507"/>
+    <w:charset w:val="02"/>
+    <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
-[...6 lines deleted...]
-    <w:sig w:usb0="E4002EFF" w:usb1="C000E47F" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="EE"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
+  <w:font w:name="Wingdings">
+    <w:panose1 w:val="05000000000000000000"/>
+    <w:charset w:val="02"/>
+    <w:family w:val="auto"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="Calibri">
+    <w:panose1 w:val="020F0502020204030204"/>
+    <w:charset w:val="EE"/>
+    <w:family w:val="swiss"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="Segoe UI">
+    <w:panose1 w:val="020B0502040204020203"/>
+    <w:charset w:val="00"/>
+    <w:family w:val="swiss"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C000E47F" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+  </w:font>
   <w:font w:name="Calibri Light">
     <w:panose1 w:val="020F0302020204030204"/>
     <w:charset w:val="EE"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="1E1D77A2"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="613A6612"/>
     <w:lvl w:ilvl="0" w:tplc="0405000F">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04050019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
@@ -1873,50 +3991,199 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="04050019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0405001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="21C0099D"/>
+    <w:multiLevelType w:val="multilevel"/>
+    <w:tmpl w:val="02D60E7A"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="720"/>
+        </w:tabs>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1440"/>
+        </w:tabs>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2160"/>
+        </w:tabs>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2880"/>
+        </w:tabs>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="3600"/>
+        </w:tabs>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="4320"/>
+        </w:tabs>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5040"/>
+        </w:tabs>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5760"/>
+        </w:tabs>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="6480"/>
+        </w:tabs>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="2" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="44D550A3"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="9E2A4E8E"/>
     <w:styleLink w:val="Aktulnseznam1"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
@@ -1962,177 +4229,434 @@
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
+  <w:abstractNum w:abstractNumId="3" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="559174F3"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="B27811A2"/>
+    <w:lvl w:ilvl="0" w:tplc="04050001">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="04050003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="04050005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="04050001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="04050003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="04050005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="04050001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="04050003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="04050005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="4" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="588C2BBD"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="5580670E"/>
+    <w:lvl w:ilvl="0" w:tplc="04050001">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="04050003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="04050005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="04050001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="04050003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="04050005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="04050001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="04050003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="04050005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
   <w:num w:numId="1" w16cid:durableId="2105569099">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="2" w16cid:durableId="1267349715">
-    <w:abstractNumId w:val="1"/>
+    <w:abstractNumId w:val="2"/>
   </w:num>
   <w:num w:numId="3" w16cid:durableId="922958401">
     <w:abstractNumId w:val="0"/>
+  </w:num>
+  <w:num w:numId="4" w16cid:durableId="2095664378">
+    <w:abstractNumId w:val="3"/>
+  </w:num>
+  <w:num w:numId="5" w16cid:durableId="883953750">
+    <w:abstractNumId w:val="4"/>
+  </w:num>
+  <w:num w:numId="6" w16cid:durableId="1579168839">
+    <w:abstractNumId w:val="1"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
-  <w:trackRevisions/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
   </w:compat>
   <w:docVars>
     <w:docVar w:name="__Grammarly_42____i" w:val="H4sIAAAAAAAEAKtWckksSQxILCpxzi/NK1GyMqwFAAEhoTITAAAA"/>
-    <w:docVar w:name="__Grammarly_42___1" w:val="H4sIAAAAAAAEAKtWcslP9kxRslIyNDY2MjMyMDczNTA3MTGwMLBQ0lEKTi0uzszPAykwqgUAAVpbJywAAAA="/>
+    <w:docVar w:name="__Grammarly_42___1" w:val="H4sIAAAAAAAEAKtWcslP9kxRslIyNDY2MjMyMDczNTA3MTGwMLBQ0lEKTi0uzszPAykwrgUAQGtAPiwAAAA="/>
   </w:docVars>
   <w:rsids>
     <w:rsidRoot w:val="00B47619"/>
     <w:rsid w:val="00017A8C"/>
     <w:rsid w:val="000576E0"/>
+    <w:rsid w:val="000C7E11"/>
     <w:rsid w:val="000D2614"/>
     <w:rsid w:val="00145DFF"/>
     <w:rsid w:val="001612D3"/>
     <w:rsid w:val="001672DF"/>
     <w:rsid w:val="001B29C0"/>
     <w:rsid w:val="002756FB"/>
+    <w:rsid w:val="0028148F"/>
     <w:rsid w:val="00285C24"/>
     <w:rsid w:val="002B18AB"/>
     <w:rsid w:val="002D2CF0"/>
     <w:rsid w:val="0032460D"/>
     <w:rsid w:val="00362D1B"/>
+    <w:rsid w:val="003771D6"/>
+    <w:rsid w:val="003B3130"/>
     <w:rsid w:val="003B676E"/>
     <w:rsid w:val="003C009E"/>
+    <w:rsid w:val="003E717C"/>
     <w:rsid w:val="00464E45"/>
+    <w:rsid w:val="00477FC9"/>
     <w:rsid w:val="004E26CD"/>
     <w:rsid w:val="004F187A"/>
     <w:rsid w:val="00556859"/>
     <w:rsid w:val="005A43C2"/>
     <w:rsid w:val="00621813"/>
+    <w:rsid w:val="00651E93"/>
     <w:rsid w:val="00653807"/>
     <w:rsid w:val="00672898"/>
+    <w:rsid w:val="00685CD5"/>
     <w:rsid w:val="006C65EB"/>
+    <w:rsid w:val="006E785A"/>
     <w:rsid w:val="007102D5"/>
+    <w:rsid w:val="0072612E"/>
+    <w:rsid w:val="007334E2"/>
     <w:rsid w:val="00733B43"/>
     <w:rsid w:val="00753FA0"/>
     <w:rsid w:val="00761975"/>
+    <w:rsid w:val="00763E77"/>
     <w:rsid w:val="007D5F74"/>
     <w:rsid w:val="007E3AFF"/>
     <w:rsid w:val="00853253"/>
     <w:rsid w:val="00871901"/>
     <w:rsid w:val="008A4879"/>
+    <w:rsid w:val="008F748A"/>
     <w:rsid w:val="00911A70"/>
     <w:rsid w:val="0093758E"/>
     <w:rsid w:val="00957160"/>
     <w:rsid w:val="00983400"/>
+    <w:rsid w:val="009D3AA3"/>
     <w:rsid w:val="00A160C4"/>
     <w:rsid w:val="00A27327"/>
+    <w:rsid w:val="00A8123F"/>
     <w:rsid w:val="00A92547"/>
     <w:rsid w:val="00AB6DF3"/>
     <w:rsid w:val="00AD6154"/>
+    <w:rsid w:val="00B4128D"/>
     <w:rsid w:val="00B459F5"/>
     <w:rsid w:val="00B47619"/>
     <w:rsid w:val="00B62CA2"/>
     <w:rsid w:val="00BD52D8"/>
+    <w:rsid w:val="00BE7C8D"/>
     <w:rsid w:val="00C348EB"/>
     <w:rsid w:val="00C71D4D"/>
     <w:rsid w:val="00C75545"/>
+    <w:rsid w:val="00C96A2F"/>
     <w:rsid w:val="00CB0DDD"/>
+    <w:rsid w:val="00CD4BF8"/>
     <w:rsid w:val="00D04563"/>
     <w:rsid w:val="00D56E35"/>
+    <w:rsid w:val="00D6086D"/>
     <w:rsid w:val="00D62CBD"/>
     <w:rsid w:val="00D82383"/>
+    <w:rsid w:val="00DC6DB9"/>
     <w:rsid w:val="00DD005D"/>
     <w:rsid w:val="00E7276D"/>
     <w:rsid w:val="00ED2321"/>
     <w:rsid w:val="00EE6918"/>
     <w:rsid w:val="00F71B30"/>
     <w:rsid w:val="00F84DB2"/>
     <w:rsid w:val="00F908E6"/>
+    <w:rsid w:val="00FD16B2"/>
+    <w:rsid w:val="00FE41E2"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="cs-CZ"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="1026"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="1"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val=","/>
   <w:listSeparator w:val=";"/>
   <w14:docId w14:val="5E3870DC"/>
   <w15:chartTrackingRefBased/>
   <w15:docId w15:val="{7AA15F2C-6973-4E3E-B981-D94F87AA2E7E}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="cs-CZ" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:qFormat="1"/>
     <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 3" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 4" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 5" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 6" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 7" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 8" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
@@ -2711,55 +5235,68 @@
       <w:rFonts w:ascii="Courier New" w:eastAsia="Times New Roman" w:hAnsi="Courier New" w:cs="Courier New"/>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
       <w:lang w:eastAsia="cs-CZ"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="y2iqfc">
     <w:name w:val="y2iqfc"/>
     <w:basedOn w:val="Standardnpsmoodstavce"/>
     <w:rsid w:val="00672898"/>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Revize">
     <w:name w:val="Revision"/>
     <w:hidden/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:rsid w:val="004E26CD"/>
     <w:pPr>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
       <w:lang w:eastAsia="cs-CZ"/>
     </w:rPr>
   </w:style>
+  <w:style w:type="paragraph" w:styleId="Normlnweb">
+    <w:name w:val="Normal (Web)"/>
+    <w:basedOn w:val="Normln"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="00C96A2F"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      <w:sz w:val="24"/>
+      <w:szCs w:val="24"/>
+    </w:rPr>
+  </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:divs>
     <w:div w:id="283123766">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
       <w:divsChild>
         <w:div w:id="885871922">
           <w:marLeft w:val="0"/>
           <w:marRight w:val="0"/>
           <w:marTop w:val="0"/>
           <w:marBottom w:val="0"/>
           <w:divBdr>
             <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           </w:divBdr>
@@ -3321,144 +5858,151 @@
     <xs:element name="EntityId3" type="xs:string"/>
     <xs:element name="EntityId4" type="xs:string"/>
     <xs:element name="EntityId5" type="xs:string"/>
     <xs:element name="Terms">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermInfo" minOccurs="0" maxOccurs="unbounded"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermInfo">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermName" minOccurs="0"/>
           <xs:element ref="pc:TermId" minOccurs="0"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermName" type="xs:string"/>
     <xs:element name="TermId" type="xs:string"/>
   </xs:schema>
 </ct:contentTypeSchema>
 </file>
 
 <file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
-<b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APASixthEditionOfficeOnline.xsl" StyleName="APA" Version="6"/>
+<p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
+  <documentManagement/>
+</p:properties>
 </file>
 
 <file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
 <?mso-contentType ?>
 <FormTemplates xmlns="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms">
   <Display>DocumentLibraryForm</Display>
   <Edit>DocumentLibraryForm</Edit>
   <New>DocumentLibraryForm</New>
 </FormTemplates>
 </file>
 
 <file path=customXml/item4.xml><?xml version="1.0" encoding="utf-8"?>
-<p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
-[...1 lines deleted...]
-</p:properties>
+<b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APASixthEditionOfficeOnline.xsl" StyleName="APA" Version="6"/>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{548D5CBE-D9FC-4ABE-B454-0AD93BF45A8C}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/contentType"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes"/>
     <ds:schemaRef ds:uri="http://www.w3.org/2001/XMLSchema"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
     <ds:schemaRef ds:uri="d8643121-1a83-4e82-a007-7ebbe99b7aac"/>
     <ds:schemaRef ds:uri="beac37d0-c7ec-40be-9bef-8d00740341cb"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/internal/obd"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{67F810D3-3088-4113-ABB2-33FB8DADA64A}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{06B73C22-196B-4812-8AA1-37EA3CD61807}">
   <ds:schemaRefs>
-    <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{69160B4E-2696-4A12-85FE-32987BB92510}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps4.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{06B73C22-196B-4812-8AA1-37EA3CD61807}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{67F810D3-3088-4113-ABB2-33FB8DADA64A}">
   <ds:schemaRefs>
-    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
-    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
+</file>
+
+<file path=docMetadata/LabelInfo.xml><?xml version="1.0" encoding="utf-8"?>
+<clbl:labelList xmlns:clbl="http://schemas.microsoft.com/office/2020/mipLabelMetadata">
+  <clbl:label id="{f26a48e1-fc21-461a-b97f-ac5bd535f341}" enabled="0" method="" siteId="{f26a48e1-fc21-461a-b97f-ac5bd535f341}" removed="1"/>
+</clbl:labelList>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal</Template>
   <TotalTime></TotalTime>
-  <Pages>1</Pages>
-[...1 lines deleted...]
-  <Characters>3464</Characters>
+  <Pages>2</Pages>
+  <Words>734</Words>
+  <Characters>4334</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>28</Lines>
-  <Paragraphs>8</Paragraphs>
+  <Lines>36</Lines>
+  <Paragraphs>10</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Název</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr/>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>4042</CharactersWithSpaces>
+  <CharactersWithSpaces>5058</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title/>
   <dc:subject/>
   <dc:creator>Pešková Vítězslava</dc:creator>
   <cp:keywords/>
   <dc:description/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
+  <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>
 
 <file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="ContentTypeId">
     <vt:lpwstr>0x010100EAA4164F057E9E4D9F819C8BF6EBE507</vt:lpwstr>
   </property>
 </Properties>
 </file>