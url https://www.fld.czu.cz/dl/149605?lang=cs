--- v0 (2025-11-15)
+++ v1 (2026-10-25)
@@ -1,815 +1,812 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps2.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps3.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps4.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/glossary/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.glossary+xml"/>
   <Override PartName="/word/glossary/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/glossary/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/glossary/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/glossary/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
+  <Override PartName="/docMetadata/LabelInfo.xml" ContentType="application/vnd.ms-office.classificationlabels+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId5" Type="http://schemas.microsoft.com/office/2020/02/relationships/classificationlabels" Target="docMetadata/LabelInfo.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du wp14">
+<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
     <w:p w14:paraId="44812C3C" w14:textId="77777777" w:rsidR="00B37970" w:rsidRPr="00C92532" w:rsidRDefault="00B37970" w:rsidP="00C92532">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="1560"/>
         </w:tabs>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:b/>
           <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00C92532">
         <w:rPr>
           <w:b/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t>PŘIHLÁŠKA NA POVINNOU INDIVIDUÁLNÍ PRAXI V RÁMCI STUDIA NA FLD ČZU</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="44812C3D" w14:textId="77777777" w:rsidR="00B37970" w:rsidRPr="009105BF" w:rsidRDefault="00B37970" w:rsidP="00B907AE">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="1560"/>
         </w:tabs>
         <w:spacing w:after="60"/>
         <w:rPr>
           <w:b/>
           <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="009105BF">
         <w:rPr>
           <w:b/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t>Údaje o studentovi:</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="44812C3E" w14:textId="77777777" w:rsidR="001001E2" w:rsidRDefault="003D6C70" w:rsidP="00F1493E">
+    <w:p w14:paraId="44812C3E" w14:textId="0B01F492" w:rsidR="001001E2" w:rsidRDefault="003D6C70" w:rsidP="00F1493E">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="1560"/>
         </w:tabs>
       </w:pPr>
       <w:r w:rsidRPr="009105BF">
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t>Jméno</w:t>
       </w:r>
       <w:r>
         <w:tab/>
       </w:r>
       <w:sdt>
         <w:sdtPr>
           <w:id w:val="1909420634"/>
           <w:lock w:val="sdtLocked"/>
           <w:placeholder>
             <w:docPart w:val="412A3410A86E4101946632F137D95B49"/>
           </w:placeholder>
           <w:showingPlcHdr/>
         </w:sdtPr>
-        <w:sdtEndPr/>
         <w:sdtContent>
-          <w:r w:rsidRPr="009C2EDF">
+          <w:r w:rsidR="00AE2C23" w:rsidRPr="009C2EDF">
             <w:rPr>
               <w:rStyle w:val="Zstupntext"/>
             </w:rPr>
             <w:t>Klikněte nebo klepněte sem a zadejte text.</w:t>
           </w:r>
         </w:sdtContent>
       </w:sdt>
     </w:p>
-    <w:p w14:paraId="44812C3F" w14:textId="77777777" w:rsidR="003D6C70" w:rsidRDefault="003D6C70" w:rsidP="00F1493E">
+    <w:p w14:paraId="44812C3F" w14:textId="3BD9002B" w:rsidR="003D6C70" w:rsidRDefault="003D6C70" w:rsidP="00F1493E">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="1560"/>
         </w:tabs>
       </w:pPr>
       <w:r w:rsidRPr="009105BF">
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t>Příjmení</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:tab/>
       </w:r>
       <w:sdt>
         <w:sdtPr>
           <w:id w:val="-221069116"/>
           <w:placeholder>
             <w:docPart w:val="BA170553A59D402B8719A462A7932A87"/>
           </w:placeholder>
           <w:showingPlcHdr/>
         </w:sdtPr>
-        <w:sdtEndPr/>
         <w:sdtContent>
-          <w:r w:rsidRPr="009C2EDF">
+          <w:r w:rsidR="00AE2C23" w:rsidRPr="009C2EDF">
             <w:rPr>
               <w:rStyle w:val="Zstupntext"/>
             </w:rPr>
             <w:t>Klikněte nebo klepněte sem a zadejte text.</w:t>
           </w:r>
         </w:sdtContent>
       </w:sdt>
     </w:p>
-    <w:p w14:paraId="44812C40" w14:textId="77777777" w:rsidR="00B907AE" w:rsidRDefault="00B907AE" w:rsidP="00F1493E">
+    <w:p w14:paraId="44812C40" w14:textId="7DAFC18C" w:rsidR="00B907AE" w:rsidRDefault="00B907AE" w:rsidP="00F1493E">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="1560"/>
         </w:tabs>
       </w:pPr>
       <w:r w:rsidRPr="009105BF">
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t>Telefon, e-mail</w:t>
       </w:r>
       <w:r>
         <w:tab/>
       </w:r>
       <w:sdt>
         <w:sdtPr>
           <w:id w:val="-1214500101"/>
           <w:placeholder>
             <w:docPart w:val="E44577FE6FF24F4CB19EB0C3590CC48E"/>
           </w:placeholder>
           <w:showingPlcHdr/>
         </w:sdtPr>
-        <w:sdtEndPr/>
         <w:sdtContent>
-          <w:r w:rsidRPr="009C2EDF">
+          <w:r w:rsidR="00AE2C23" w:rsidRPr="009C2EDF">
             <w:rPr>
               <w:rStyle w:val="Zstupntext"/>
             </w:rPr>
             <w:t>Klikněte nebo klepněte sem a zadejte text.</w:t>
           </w:r>
         </w:sdtContent>
       </w:sdt>
     </w:p>
-    <w:p w14:paraId="44812C41" w14:textId="683B5FEE" w:rsidR="00B907AE" w:rsidRDefault="00061B82" w:rsidP="00B907AE">
+    <w:p w14:paraId="44812C41" w14:textId="72867FB9" w:rsidR="00B907AE" w:rsidRDefault="00061B82" w:rsidP="00B907AE">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="1560"/>
         </w:tabs>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t>Identifikace</w:t>
       </w:r>
       <w:r w:rsidR="003D6C70" w:rsidRPr="009105BF">
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve"> studia</w:t>
       </w:r>
       <w:r w:rsidR="003D6C70">
         <w:tab/>
       </w:r>
       <w:sdt>
         <w:sdtPr>
           <w:id w:val="-1341844801"/>
           <w:placeholder>
             <w:docPart w:val="08C21362E0924FCB9A207FEF2E6723CA"/>
           </w:placeholder>
         </w:sdtPr>
-        <w:sdtEndPr/>
         <w:sdtContent>
           <w:sdt>
             <w:sdtPr>
               <w:rPr>
                 <w:rStyle w:val="Zstupntext"/>
               </w:rPr>
               <w:id w:val="-1750882851"/>
               <w:lock w:val="sdtLocked"/>
               <w:placeholder>
                 <w:docPart w:val="DefaultPlaceholder_-1854013439"/>
               </w:placeholder>
               <w:comboBox>
                 <w:listItem w:displayText="Vyberte program, (specializaci), formu studia" w:value="Vyberte program, (specializaci), formu studia"/>
                 <w:listItem w:displayText="program Lesnictví, specializace Ochrana a pěstování lesních ekosystémů (B-BLES-BOPLE prez.)" w:value="program Lesnictví, specializace Ochrana a pěstování lesních ekosystémů (B-BLES-BOPLE prez.)"/>
                 <w:listItem w:displayText="program Lesnictví, specializace Ekonomika a řízení LH (B-BLES-BERLH prez.)" w:value="program Lesnictví, specializace Ekonomika a řízení LH (B-BLES-BERLH prez.)"/>
                 <w:listItem w:displayText="program Dřevařství, specializace Zpracování dřeva (B-BDREV-BZD prez.)" w:value="program Dřevařství, specializace Zpracování dřeva (B-BDREV-BZD prez.)"/>
                 <w:listItem w:displayText="program Dřevařství, specializace Podnikání ve dřevozpracujícím a nábytkářském průmyslu (B-BDREV-BPDNP prez.)" w:value="program Dřevařství, specializace Podnikání ve dřevozpracujícím a nábytkářském průmyslu (B-BDREV-BPDNP prez.)"/>
                 <w:listItem w:displayText="program Myslivost a péče o ŽP zvěře (B-BM prez.)" w:value="program Myslivost a péče o ŽP zvěře (B-BM prez.)"/>
                 <w:listItem w:displayText="program Systémová arboristika (B-BSA)" w:value="program Systémová arboristika (B-BSA)"/>
                 <w:listItem w:displayText="program Konzervace přírodnin a taxidermie (B-BKPT)" w:value="program Konzervace přírodnin a taxidermie (B-BKPT)"/>
                 <w:listItem w:displayText="program Lesnictví, specializace Ochrana a pěstování lesních ekosystémů (B-BLES-BOPLE komb.)" w:value="program Lesnictví, specializace Ochrana a pěstování lesních ekosystémů (B-BLES-BOPLE komb.)"/>
                 <w:listItem w:displayText="program Lesnictví, specializace Ekonomika a řízení LH (B-BLES-BERLH komb.)" w:value="program Lesnictví, specializace Ekonomika a řízení LH (B-BLES-BERLH komb.)"/>
                 <w:listItem w:displayText="program Dřevařství, specializace Zpracování dřeva (B-BDREV-BZD komb.)" w:value="program Dřevařství, specializace Zpracování dřeva (B-BDREV-BZD komb.)"/>
                 <w:listItem w:displayText="program Dřevařství, specializace Podnikání ve dřevozpracujícím a nábytkářském průmyslu (B-BDREV-BPDNP komb.)" w:value="program Dřevařství, specializace Podnikání ve dřevozpracujícím a nábytkářském průmyslu (B-BDREV-BPDNP komb.)"/>
                 <w:listItem w:displayText="program Myslivost a péče o ŽP zvěře (B-BM komb.)" w:value="program Myslivost a péče o ŽP zvěře (B-BM komb.)"/>
                 <w:listItem w:displayText="program Lesní inženýrství (N-NLI prez.)" w:value="program Lesní inženýrství (N-NLI prez.)"/>
                 <w:listItem w:displayText="program Dřevařské inženýrství (N-NDI prez.)" w:value="program Dřevařské inženýrství (N-NDI prez.)"/>
                 <w:listItem w:displayText="program Dřevěné konstrukce a stavby na bázi dřeva (N-NDKSBD prez.)" w:value="program Dřevěné konstrukce a stavby na bázi dřeva (N-NDKSBD prez.)"/>
                 <w:listItem w:displayText="program Lesní inženýrství (N-NLI komb.)" w:value="program Lesní inženýrství (N-NLI komb.)"/>
                 <w:listItem w:displayText="program Dřevařské inženýrství (N-NDI komb.)" w:value="program Dřevařské inženýrství (N-NDI komb.)"/>
               </w:comboBox>
             </w:sdtPr>
-            <w:sdtEndPr>
-[...3 lines deleted...]
-            </w:sdtEndPr>
             <w:sdtContent>
-              <w:r w:rsidR="00AF5AA5">
+              <w:r w:rsidR="00AE2C23">
                 <w:rPr>
                   <w:rStyle w:val="Zstupntext"/>
                 </w:rPr>
-                <w:t>Vyberte program (obor, spec., formu) studia</w:t>
+                <w:t>Vyberte program, (specializaci), formu studia</w:t>
               </w:r>
             </w:sdtContent>
           </w:sdt>
         </w:sdtContent>
       </w:sdt>
     </w:p>
-    <w:p w14:paraId="44812C42" w14:textId="77777777" w:rsidR="00B907AE" w:rsidRDefault="00B907AE" w:rsidP="00B907AE">
+    <w:p w14:paraId="44812C42" w14:textId="519DF6CD" w:rsidR="00B907AE" w:rsidRDefault="00B907AE" w:rsidP="00B907AE">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="1560"/>
         </w:tabs>
       </w:pPr>
       <w:r w:rsidRPr="009105BF">
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t>Ročník studia</w:t>
       </w:r>
       <w:r>
         <w:tab/>
       </w:r>
       <w:sdt>
         <w:sdtPr>
           <w:id w:val="-1035264208"/>
           <w:placeholder>
             <w:docPart w:val="7F48F486916D46019B948E8ACBCE09A5"/>
           </w:placeholder>
         </w:sdtPr>
-        <w:sdtEndPr/>
         <w:sdtContent>
           <w:sdt>
             <w:sdtPr>
               <w:id w:val="-733622250"/>
               <w:lock w:val="sdtLocked"/>
               <w:placeholder>
                 <w:docPart w:val="DefaultPlaceholder_-1854013439"/>
               </w:placeholder>
               <w:dropDownList>
                 <w:listItem w:displayText="1." w:value="1."/>
                 <w:listItem w:displayText="2." w:value="2."/>
                 <w:listItem w:displayText="3." w:value="3."/>
               </w:dropDownList>
             </w:sdtPr>
-            <w:sdtEndPr/>
             <w:sdtContent>
-              <w:r w:rsidR="00F96329" w:rsidRPr="00F96329">
-[...3 lines deleted...]
-                <w:t>Vyberte ročník studia.</w:t>
+              <w:r w:rsidR="003107F8">
+                <w:t>2.</w:t>
               </w:r>
             </w:sdtContent>
           </w:sdt>
         </w:sdtContent>
       </w:sdt>
     </w:p>
-    <w:p w14:paraId="44812C43" w14:textId="77777777" w:rsidR="00B907AE" w:rsidRDefault="00B907AE" w:rsidP="00895BE4">
+    <w:p w14:paraId="44812C43" w14:textId="7D8690C8" w:rsidR="00B907AE" w:rsidRDefault="00B907AE" w:rsidP="00895BE4">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="2835"/>
         </w:tabs>
         <w:spacing w:after="0"/>
       </w:pPr>
       <w:r w:rsidRPr="009105BF">
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t>Kód a název předmětu praxe</w:t>
       </w:r>
       <w:r>
         <w:tab/>
       </w:r>
       <w:sdt>
         <w:sdtPr>
           <w:id w:val="-849566216"/>
           <w:placeholder>
             <w:docPart w:val="115EFF78A37F497E96961243E2982550"/>
           </w:placeholder>
           <w:showingPlcHdr/>
         </w:sdtPr>
-        <w:sdtEndPr/>
         <w:sdtContent>
-          <w:r w:rsidRPr="009C2EDF">
+          <w:r w:rsidR="00AE2C23" w:rsidRPr="009C2EDF">
             <w:rPr>
               <w:rStyle w:val="Zstupntext"/>
             </w:rPr>
             <w:t>Klikněte nebo klepněte sem a zadejte text.</w:t>
           </w:r>
         </w:sdtContent>
       </w:sdt>
     </w:p>
     <w:p w14:paraId="44812C44" w14:textId="77777777" w:rsidR="00895BE4" w:rsidRPr="00C4489F" w:rsidRDefault="00895BE4" w:rsidP="00B907AE">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="2835"/>
         </w:tabs>
         <w:rPr>
           <w:i/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00C4489F">
         <w:rPr>
           <w:i/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
         <w:t>(uvést podle studijního plánu)</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="44812C45" w14:textId="77777777" w:rsidR="001D2654" w:rsidRDefault="001D2654" w:rsidP="001D2654">
+    <w:p w14:paraId="44812C45" w14:textId="090BBA4A" w:rsidR="001D2654" w:rsidRDefault="001D2654" w:rsidP="001D2654">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="2835"/>
         </w:tabs>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:b/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="009105BF">
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t>Kontaktní osoba za FLD</w:t>
       </w:r>
       <w:r w:rsidRPr="00B37970">
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:sdt>
         <w:sdtPr>
           <w:rPr>
             <w:b/>
           </w:rPr>
           <w:id w:val="-1810858335"/>
           <w:placeholder>
             <w:docPart w:val="0CBAB1882C2547478922784CF8F63FD1"/>
           </w:placeholder>
           <w:showingPlcHdr/>
         </w:sdtPr>
-        <w:sdtEndPr/>
+        <w:sdtContent>
+          <w:r w:rsidR="008E0D53" w:rsidRPr="009C2EDF">
+            <w:rPr>
+              <w:rStyle w:val="Zstupntext"/>
+            </w:rPr>
+            <w:t>Klikněte nebo klepněte sem a zadejte text.</w:t>
+          </w:r>
+        </w:sdtContent>
+      </w:sdt>
+    </w:p>
+    <w:p w14:paraId="44812C46" w14:textId="77777777" w:rsidR="001D2654" w:rsidRPr="00C4489F" w:rsidRDefault="001D2654" w:rsidP="001D2654">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="4536"/>
+        </w:tabs>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:i/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C4489F">
+        <w:rPr>
+          <w:i/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+        <w:t>(jméno v</w:t>
+      </w:r>
+      <w:r w:rsidR="00525F1A">
+        <w:rPr>
+          <w:i/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+        <w:t>yučujícího</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C4489F">
+        <w:rPr>
+          <w:i/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> praxe)</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C4489F">
+        <w:rPr>
+          <w:i/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="44812C47" w14:textId="77777777" w:rsidR="00C4489F" w:rsidRPr="00C4489F" w:rsidRDefault="00C4489F" w:rsidP="00B907AE">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="1985"/>
+        </w:tabs>
+        <w:spacing w:after="60"/>
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="8"/>
+          <w:szCs w:val="8"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="44812C48" w14:textId="68034743" w:rsidR="00A06E4B" w:rsidRPr="00C92532" w:rsidRDefault="00A06E4B" w:rsidP="00552BC0">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="1985"/>
+          <w:tab w:val="left" w:pos="8640"/>
+        </w:tabs>
+        <w:spacing w:after="60"/>
+        <w:rPr>
+          <w:b/>
+          <w:u w:val="single"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C92532">
+        <w:rPr>
+          <w:b/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t>Údaje o organizaci, kde bude student praxi vykonávat:</w:t>
+      </w:r>
+      <w:r w:rsidR="00552BC0">
+        <w:rPr>
+          <w:b/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="44812C49" w14:textId="76920D44" w:rsidR="00B907AE" w:rsidRDefault="00B907AE" w:rsidP="00B37970">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="1985"/>
+        </w:tabs>
+      </w:pPr>
+      <w:r w:rsidRPr="009105BF">
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t>N</w:t>
+      </w:r>
+      <w:r w:rsidR="00A06E4B" w:rsidRPr="009105BF">
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t>ázev organizace</w:t>
+      </w:r>
+      <w:r w:rsidR="008C6A8E" w:rsidRPr="008477E1">
+        <w:rPr>
+          <w:b/>
+          <w:vertAlign w:val="superscript"/>
+        </w:rPr>
+        <w:t>1)</w:t>
+      </w:r>
+      <w:r w:rsidR="00B37970">
+        <w:tab/>
+      </w:r>
+      <w:sdt>
+        <w:sdtPr>
+          <w:id w:val="-2026089327"/>
+          <w:placeholder>
+            <w:docPart w:val="8FA5E662786A43DBBF1A78F6FC907AFA"/>
+          </w:placeholder>
+          <w:showingPlcHdr/>
+        </w:sdtPr>
         <w:sdtContent>
           <w:r w:rsidRPr="009C2EDF">
             <w:rPr>
               <w:rStyle w:val="Zstupntext"/>
             </w:rPr>
             <w:t>Klikněte nebo klepněte sem a zadejte text.</w:t>
           </w:r>
         </w:sdtContent>
       </w:sdt>
     </w:p>
-    <w:p w14:paraId="44812C46" w14:textId="77777777" w:rsidR="001D2654" w:rsidRPr="00C4489F" w:rsidRDefault="001D2654" w:rsidP="001D2654">
-[...130 lines deleted...]
-    </w:p>
     <w:p w14:paraId="44812C4A" w14:textId="03F86FE9" w:rsidR="00A06E4B" w:rsidRDefault="00A06E4B" w:rsidP="00B37970">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="1985"/>
         </w:tabs>
       </w:pPr>
       <w:r w:rsidRPr="009105BF">
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t>Sídlo</w:t>
       </w:r>
       <w:r w:rsidR="008C6A8E" w:rsidRPr="008477E1">
         <w:rPr>
           <w:b/>
           <w:vertAlign w:val="superscript"/>
         </w:rPr>
         <w:t>1)</w:t>
       </w:r>
       <w:r w:rsidR="00B37970">
         <w:tab/>
       </w:r>
       <w:sdt>
         <w:sdtPr>
           <w:id w:val="-1639650798"/>
           <w:placeholder>
             <w:docPart w:val="C7293093734E4B0C8CEA9012A653650D"/>
           </w:placeholder>
           <w:showingPlcHdr/>
         </w:sdtPr>
-        <w:sdtEndPr/>
         <w:sdtContent>
           <w:r w:rsidR="00B907AE" w:rsidRPr="009C2EDF">
             <w:rPr>
               <w:rStyle w:val="Zstupntext"/>
             </w:rPr>
             <w:t>Klikněte nebo klepněte sem a zadejte text.</w:t>
           </w:r>
         </w:sdtContent>
       </w:sdt>
     </w:p>
     <w:p w14:paraId="44812C4B" w14:textId="784011FA" w:rsidR="00A06E4B" w:rsidRDefault="00A06E4B" w:rsidP="00B92318">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="3119"/>
         </w:tabs>
         <w:spacing w:after="0"/>
       </w:pPr>
       <w:r w:rsidRPr="009105BF">
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t>Osoba zastupující organizaci</w:t>
       </w:r>
       <w:r w:rsidR="008C6A8E">
         <w:rPr>
           <w:b/>
           <w:vertAlign w:val="superscript"/>
         </w:rPr>
         <w:t>2</w:t>
       </w:r>
       <w:r w:rsidR="008C6A8E" w:rsidRPr="008477E1">
         <w:rPr>
           <w:b/>
           <w:vertAlign w:val="superscript"/>
         </w:rPr>
         <w:t>)</w:t>
       </w:r>
       <w:r w:rsidR="00B37970">
         <w:tab/>
       </w:r>
       <w:sdt>
         <w:sdtPr>
           <w:id w:val="840430392"/>
           <w:placeholder>
             <w:docPart w:val="D508A4028BBA438CB694E6C22939C892"/>
           </w:placeholder>
           <w:showingPlcHdr/>
         </w:sdtPr>
-        <w:sdtEndPr/>
         <w:sdtContent>
           <w:r w:rsidR="00B907AE" w:rsidRPr="00B92318">
             <w:rPr>
               <w:color w:val="808080" w:themeColor="background1" w:themeShade="80"/>
             </w:rPr>
             <w:t>Klikněte nebo klepněte sem a zadejte text.</w:t>
           </w:r>
         </w:sdtContent>
       </w:sdt>
     </w:p>
     <w:p w14:paraId="44812C4C" w14:textId="77777777" w:rsidR="002454B7" w:rsidRPr="002454B7" w:rsidRDefault="002454B7" w:rsidP="002454B7">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="2835"/>
         </w:tabs>
         <w:rPr>
           <w:i/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="002454B7">
         <w:rPr>
           <w:i/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
         <w:t>(jméno, funkce</w:t>
       </w:r>
       <w:r w:rsidR="00831598">
         <w:rPr>
           <w:i/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
-        <w:t>; POZOR –MUSÍ SOUHLASIT S</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="00C363F8">
+        <w:t xml:space="preserve">; POZOR –MUSÍ SOUHLASIT </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidR="00831598">
         <w:rPr>
           <w:i/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
-        <w:t xml:space="preserve">  </w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="00831598">
+        <w:t>S</w:t>
+      </w:r>
+      <w:r w:rsidR="00C363F8">
         <w:rPr>
           <w:i/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
-        <w:t>REJSTŘÍKEM NEBO BÝT DOLOŽENO OPRÁVNĚNÍ</w:t>
+        <w:t xml:space="preserve">  </w:t>
+      </w:r>
+      <w:r w:rsidR="00831598">
+        <w:rPr>
+          <w:i/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+        <w:t>REJSTŘÍKEM</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidR="00831598">
+        <w:rPr>
+          <w:i/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> NEBO BÝT DOLOŽENO OPRÁVNĚNÍ</w:t>
       </w:r>
       <w:r w:rsidRPr="002454B7">
         <w:rPr>
           <w:i/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
         <w:t>)</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="44812C4D" w14:textId="5510651C" w:rsidR="00A06E4B" w:rsidRDefault="00A06E4B" w:rsidP="00B37970">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="1985"/>
         </w:tabs>
       </w:pPr>
       <w:r w:rsidRPr="009105BF">
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t>IČO</w:t>
       </w:r>
       <w:r w:rsidR="008C6A8E" w:rsidRPr="008477E1">
         <w:rPr>
           <w:b/>
           <w:vertAlign w:val="superscript"/>
         </w:rPr>
         <w:t>1)</w:t>
       </w:r>
       <w:r w:rsidR="009105BF">
         <w:t xml:space="preserve">    </w:t>
       </w:r>
       <w:sdt>
         <w:sdtPr>
           <w:id w:val="660277814"/>
           <w:placeholder>
             <w:docPart w:val="E39A123621394852A754D8047597BC48"/>
           </w:placeholder>
           <w:showingPlcHdr/>
         </w:sdtPr>
-        <w:sdtEndPr/>
         <w:sdtContent>
           <w:r w:rsidR="00B907AE" w:rsidRPr="009C2EDF">
             <w:rPr>
               <w:rStyle w:val="Zstupntext"/>
             </w:rPr>
             <w:t>Klikněte nebo klepněte sem a zadejte text.</w:t>
           </w:r>
         </w:sdtContent>
       </w:sdt>
       <w:r w:rsidR="009105BF">
         <w:t xml:space="preserve">        </w:t>
       </w:r>
       <w:r w:rsidR="009105BF" w:rsidRPr="009105BF">
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t>DIČ</w:t>
       </w:r>
       <w:r w:rsidR="008C6A8E" w:rsidRPr="008477E1">
         <w:rPr>
           <w:b/>
           <w:vertAlign w:val="superscript"/>
         </w:rPr>
         <w:t>1)</w:t>
       </w:r>
       <w:r w:rsidR="009105BF">
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve">    </w:t>
       </w:r>
       <w:sdt>
         <w:sdtPr>
           <w:id w:val="-1530245528"/>
           <w:placeholder>
             <w:docPart w:val="9DD94E12ADC84BADACE2D5C195A3402C"/>
           </w:placeholder>
           <w:showingPlcHdr/>
         </w:sdtPr>
-        <w:sdtEndPr/>
         <w:sdtContent>
           <w:r w:rsidR="009105BF" w:rsidRPr="009C2EDF">
             <w:rPr>
               <w:rStyle w:val="Zstupntext"/>
             </w:rPr>
             <w:t>Klikněte nebo klepněte sem a zadejte text.</w:t>
           </w:r>
         </w:sdtContent>
       </w:sdt>
     </w:p>
     <w:p w14:paraId="44812C4E" w14:textId="77777777" w:rsidR="00A06E4B" w:rsidRDefault="00A06E4B" w:rsidP="00332B95">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="2835"/>
         </w:tabs>
         <w:spacing w:after="0"/>
       </w:pPr>
       <w:r w:rsidRPr="009105BF">
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t>Místo konání odborné praxe:</w:t>
       </w:r>
       <w:r w:rsidR="00B37970">
         <w:tab/>
       </w:r>
       <w:sdt>
         <w:sdtPr>
           <w:id w:val="-2059532881"/>
           <w:placeholder>
             <w:docPart w:val="9B5504876838462A8243C0F61AA945C1"/>
           </w:placeholder>
           <w:showingPlcHdr/>
         </w:sdtPr>
-        <w:sdtEndPr/>
         <w:sdtContent>
           <w:r w:rsidR="00B907AE" w:rsidRPr="00332B95">
             <w:t>Klikněte nebo klepněte sem a zadejte text.</w:t>
           </w:r>
         </w:sdtContent>
       </w:sdt>
     </w:p>
     <w:p w14:paraId="44812C4F" w14:textId="77777777" w:rsidR="00332B95" w:rsidRPr="00332B95" w:rsidRDefault="00332B95" w:rsidP="00332B95">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="3402"/>
         </w:tabs>
         <w:rPr>
           <w:i/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00332B95">
         <w:rPr>
           <w:i/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
         <w:t>(název organizační jednotky, adresa)</w:t>
@@ -834,51 +831,50 @@
           <w:vertAlign w:val="superscript"/>
         </w:rPr>
         <w:t>3</w:t>
       </w:r>
       <w:r w:rsidR="008C6A8E" w:rsidRPr="008477E1">
         <w:rPr>
           <w:b/>
           <w:vertAlign w:val="superscript"/>
         </w:rPr>
         <w:t>)</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00B907AE">
         <w:tab/>
       </w:r>
       <w:sdt>
         <w:sdtPr>
           <w:id w:val="1736518464"/>
           <w:placeholder>
             <w:docPart w:val="BD1A1AD627944B4C8166374A6B0EBA91"/>
           </w:placeholder>
           <w:showingPlcHdr/>
         </w:sdtPr>
-        <w:sdtEndPr/>
         <w:sdtContent>
           <w:r w:rsidR="00B907AE" w:rsidRPr="009C2EDF">
             <w:rPr>
               <w:rStyle w:val="Zstupntext"/>
             </w:rPr>
             <w:t>Klikněte nebo klepněte sem a zadejte text.</w:t>
           </w:r>
         </w:sdtContent>
       </w:sdt>
     </w:p>
     <w:p w14:paraId="44812C51" w14:textId="77777777" w:rsidR="00A06E4B" w:rsidRPr="00C4489F" w:rsidRDefault="00A06E4B" w:rsidP="00B37970">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="3402"/>
         </w:tabs>
         <w:rPr>
           <w:i/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00C4489F">
         <w:rPr>
           <w:i/>
           <w:sz w:val="16"/>
@@ -889,94 +885,93 @@
       <w:r w:rsidR="00B37970" w:rsidRPr="00C4489F">
         <w:rPr>
           <w:i/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
         <w:t xml:space="preserve">datum </w:t>
       </w:r>
       <w:r w:rsidRPr="00C4489F">
         <w:rPr>
           <w:i/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
         <w:t>od – do):</w:t>
       </w:r>
       <w:r w:rsidR="00B37970" w:rsidRPr="00C4489F">
         <w:rPr>
           <w:i/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
         <w:tab/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="44812C52" w14:textId="48A88D13" w:rsidR="00B37970" w:rsidRDefault="00B37970" w:rsidP="00B907AE">
+    <w:p w14:paraId="44812C52" w14:textId="2FFBA3FB" w:rsidR="00B37970" w:rsidRDefault="00B37970" w:rsidP="00B907AE">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="2835"/>
         </w:tabs>
         <w:spacing w:after="0"/>
       </w:pPr>
       <w:r w:rsidRPr="009105BF">
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t>Doba trvání odborné praxe</w:t>
       </w:r>
       <w:r w:rsidR="008C6A8E">
         <w:rPr>
           <w:b/>
           <w:vertAlign w:val="superscript"/>
         </w:rPr>
         <w:t>4</w:t>
       </w:r>
       <w:r w:rsidR="008C6A8E" w:rsidRPr="008477E1">
         <w:rPr>
           <w:b/>
           <w:vertAlign w:val="superscript"/>
         </w:rPr>
         <w:t>)</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00B907AE">
         <w:tab/>
       </w:r>
       <w:sdt>
         <w:sdtPr>
           <w:id w:val="-1875456697"/>
           <w:placeholder>
             <w:docPart w:val="8EDE2109934B43B79BC27971088486AD"/>
           </w:placeholder>
           <w:showingPlcHdr/>
         </w:sdtPr>
-        <w:sdtEndPr/>
         <w:sdtContent>
-          <w:r w:rsidR="00B907AE" w:rsidRPr="009C2EDF">
+          <w:r w:rsidR="00AE2C23" w:rsidRPr="009C2EDF">
             <w:rPr>
               <w:rStyle w:val="Zstupntext"/>
             </w:rPr>
             <w:t>Klikněte nebo klepněte sem a zadejte text.</w:t>
           </w:r>
         </w:sdtContent>
       </w:sdt>
     </w:p>
     <w:p w14:paraId="44812C53" w14:textId="77777777" w:rsidR="00A06E4B" w:rsidRPr="00C4489F" w:rsidRDefault="00B37970" w:rsidP="00B37970">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="4536"/>
         </w:tabs>
         <w:rPr>
           <w:i/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00C4489F">
         <w:rPr>
           <w:i/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
@@ -1019,175 +1014,171 @@
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00C92532">
         <w:rPr>
           <w:b/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t>Pověřený zaměstnanec organizace</w:t>
       </w:r>
       <w:r w:rsidR="008C6A8E" w:rsidRPr="008C6A8E">
         <w:rPr>
           <w:b/>
           <w:u w:val="single"/>
           <w:vertAlign w:val="superscript"/>
         </w:rPr>
         <w:t>5)</w:t>
       </w:r>
       <w:r w:rsidRPr="008C6A8E">
         <w:rPr>
           <w:b/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t>:</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="44812C55" w14:textId="77777777" w:rsidR="001D2654" w:rsidRPr="00B37970" w:rsidRDefault="001D2654" w:rsidP="001D2654">
+    <w:p w14:paraId="44812C55" w14:textId="08142F18" w:rsidR="001D2654" w:rsidRPr="00B37970" w:rsidRDefault="001D2654" w:rsidP="001D2654">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="1701"/>
         </w:tabs>
       </w:pPr>
       <w:r w:rsidRPr="009105BF">
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t>Jméno, příjmení</w:t>
       </w:r>
       <w:r>
         <w:tab/>
       </w:r>
       <w:sdt>
         <w:sdtPr>
           <w:id w:val="-909303291"/>
           <w:placeholder>
             <w:docPart w:val="2D8B1660C45F416BBA5A393297B11293"/>
           </w:placeholder>
           <w:showingPlcHdr/>
         </w:sdtPr>
-        <w:sdtEndPr/>
         <w:sdtContent>
-          <w:r w:rsidRPr="009C2EDF">
+          <w:r w:rsidR="00AE2C23" w:rsidRPr="009C2EDF">
             <w:rPr>
               <w:rStyle w:val="Zstupntext"/>
             </w:rPr>
             <w:t>Klikněte nebo klepněte sem a zadejte text.</w:t>
           </w:r>
         </w:sdtContent>
       </w:sdt>
     </w:p>
-    <w:p w14:paraId="44812C56" w14:textId="34C8C4B7" w:rsidR="001D2654" w:rsidRDefault="001D2654" w:rsidP="001D2654">
+    <w:p w14:paraId="44812C56" w14:textId="2880CD9C" w:rsidR="001D2654" w:rsidRDefault="001D2654" w:rsidP="001D2654">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="1701"/>
         </w:tabs>
       </w:pPr>
       <w:r w:rsidRPr="009105BF">
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t>telefon</w:t>
       </w:r>
       <w:r w:rsidR="009105BF" w:rsidRPr="009105BF">
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t>, e-mail</w:t>
       </w:r>
       <w:r>
         <w:tab/>
       </w:r>
       <w:sdt>
         <w:sdtPr>
           <w:id w:val="1614485999"/>
           <w:placeholder>
             <w:docPart w:val="2D8B1660C45F416BBA5A393297B11293"/>
           </w:placeholder>
           <w:showingPlcHdr/>
         </w:sdtPr>
-        <w:sdtEndPr/>
         <w:sdtContent>
-          <w:r w:rsidR="00D121E9" w:rsidRPr="009C2EDF">
+          <w:r w:rsidR="00AE2C23" w:rsidRPr="009C2EDF">
             <w:rPr>
               <w:rStyle w:val="Zstupntext"/>
             </w:rPr>
             <w:t>Klikněte nebo klepněte sem a zadejte text.</w:t>
           </w:r>
         </w:sdtContent>
       </w:sdt>
     </w:p>
     <w:p w14:paraId="44812C57" w14:textId="77777777" w:rsidR="007F1D12" w:rsidRDefault="007F1D12" w:rsidP="007F1D12">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="1985"/>
         </w:tabs>
       </w:pPr>
       <w:r w:rsidRPr="009105BF">
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t>Počet stejnopisů smlouvy pro organizaci:</w:t>
       </w:r>
       <w:r w:rsidRPr="00D22ED6">
         <w:t xml:space="preserve"> standardně jeden. Požaduje-li organizace dva výtisky, </w:t>
       </w:r>
       <w:r w:rsidR="00C902D9">
         <w:t>uveďte</w:t>
       </w:r>
       <w:r w:rsidRPr="00D22ED6">
         <w:t xml:space="preserve"> zde: </w:t>
       </w:r>
       <w:r>
         <w:tab/>
       </w:r>
       <w:sdt>
         <w:sdtPr>
           <w:rPr>
             <w:b/>
           </w:rPr>
           <w:id w:val="1347980525"/>
           <w:placeholder>
             <w:docPart w:val="8952B90F6A8742D0B45BEEEC2BA25ACC"/>
           </w:placeholder>
         </w:sdtPr>
-        <w:sdtEndPr/>
         <w:sdtContent>
           <w:sdt>
             <w:sdtPr>
               <w:rPr>
                 <w:b/>
               </w:rPr>
               <w:id w:val="1118796361"/>
               <w:placeholder>
                 <w:docPart w:val="DefaultPlaceholder_-1854013439"/>
               </w:placeholder>
               <w:comboBox>
                 <w:listItem w:displayText="1" w:value="1"/>
                 <w:listItem w:displayText="2" w:value="2"/>
               </w:comboBox>
             </w:sdtPr>
-            <w:sdtEndPr/>
             <w:sdtContent>
               <w:r w:rsidR="00C902D9">
                 <w:rPr>
                   <w:b/>
                 </w:rPr>
                 <w:t>1</w:t>
               </w:r>
             </w:sdtContent>
           </w:sdt>
         </w:sdtContent>
       </w:sdt>
     </w:p>
     <w:p w14:paraId="44812C58" w14:textId="5DAE3DE0" w:rsidR="009105BF" w:rsidRPr="00C92532" w:rsidRDefault="009105BF" w:rsidP="009105BF">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="3402"/>
         </w:tabs>
         <w:spacing w:after="60"/>
         <w:rPr>
           <w:b/>
           <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
@@ -1197,158 +1188,175 @@
         <w:t xml:space="preserve">Kontaktní osoba za </w:t>
       </w:r>
       <w:r w:rsidRPr="008C6A8E">
         <w:rPr>
           <w:b/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t>organizaci</w:t>
       </w:r>
       <w:r w:rsidR="008C6A8E" w:rsidRPr="008C6A8E">
         <w:rPr>
           <w:b/>
           <w:u w:val="single"/>
           <w:vertAlign w:val="superscript"/>
         </w:rPr>
         <w:t>6)</w:t>
       </w:r>
       <w:r w:rsidRPr="008C6A8E">
         <w:rPr>
           <w:b/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t>:</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="44812C59" w14:textId="77777777" w:rsidR="009105BF" w:rsidRDefault="009105BF" w:rsidP="009105BF">
+    <w:p w14:paraId="44812C59" w14:textId="2AEA4D9B" w:rsidR="009105BF" w:rsidRDefault="009105BF" w:rsidP="009105BF">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="1701"/>
         </w:tabs>
       </w:pPr>
       <w:r w:rsidRPr="009105BF">
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t>Jméno, příjmení, funkce</w:t>
       </w:r>
       <w:r>
         <w:tab/>
       </w:r>
       <w:sdt>
         <w:sdtPr>
           <w:id w:val="660124758"/>
           <w:placeholder>
             <w:docPart w:val="4D7F3758179B4C6C98AB6F6D49E0D87A"/>
           </w:placeholder>
-          <w:showingPlcHdr/>
         </w:sdtPr>
-        <w:sdtEndPr/>
         <w:sdtContent>
-          <w:r w:rsidRPr="009C2EDF">
-[...4 lines deleted...]
-          </w:r>
+          <w:sdt>
+            <w:sdtPr>
+              <w:id w:val="-938365765"/>
+              <w:placeholder>
+                <w:docPart w:val="A0DA86E8D6A84A9186F67F706DB4B9E5"/>
+              </w:placeholder>
+              <w:showingPlcHdr/>
+            </w:sdtPr>
+            <w:sdtContent>
+              <w:r w:rsidR="00AE2C23" w:rsidRPr="009C2EDF">
+                <w:rPr>
+                  <w:rStyle w:val="Zstupntext"/>
+                </w:rPr>
+                <w:t>Klikněte nebo klepněte sem a zadejte text.</w:t>
+              </w:r>
+            </w:sdtContent>
+          </w:sdt>
         </w:sdtContent>
       </w:sdt>
     </w:p>
-    <w:p w14:paraId="44812C5A" w14:textId="77777777" w:rsidR="009105BF" w:rsidRPr="00B37970" w:rsidRDefault="009105BF" w:rsidP="009105BF">
+    <w:p w14:paraId="44812C5A" w14:textId="6FDE9487" w:rsidR="009105BF" w:rsidRPr="00B37970" w:rsidRDefault="009105BF" w:rsidP="009105BF">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="2835"/>
         </w:tabs>
       </w:pPr>
       <w:r w:rsidRPr="009105BF">
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t>Telefon, e-mail</w:t>
       </w:r>
       <w:r>
         <w:tab/>
       </w:r>
       <w:sdt>
         <w:sdtPr>
           <w:id w:val="-834376506"/>
           <w:placeholder>
             <w:docPart w:val="EEF95E36C07A40AD87B31F30EAC34960"/>
           </w:placeholder>
-          <w:showingPlcHdr/>
         </w:sdtPr>
-        <w:sdtEndPr/>
         <w:sdtContent>
-          <w:r w:rsidRPr="009C2EDF">
-[...4 lines deleted...]
-          </w:r>
+          <w:sdt>
+            <w:sdtPr>
+              <w:id w:val="1697501534"/>
+              <w:placeholder>
+                <w:docPart w:val="57DF8583056D4705BCE397CDAEA5A70B"/>
+              </w:placeholder>
+              <w:showingPlcHdr/>
+            </w:sdtPr>
+            <w:sdtContent>
+              <w:r w:rsidR="00AE2C23" w:rsidRPr="009C2EDF">
+                <w:rPr>
+                  <w:rStyle w:val="Zstupntext"/>
+                </w:rPr>
+                <w:t>Klikněte nebo klepněte sem a zadejte text.</w:t>
+              </w:r>
+            </w:sdtContent>
+          </w:sdt>
         </w:sdtContent>
       </w:sdt>
     </w:p>
     <w:p w14:paraId="44812C5B" w14:textId="77777777" w:rsidR="009C6564" w:rsidRPr="005C5718" w:rsidRDefault="005C5718" w:rsidP="005C5718">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="2835"/>
         </w:tabs>
         <w:spacing w:after="0"/>
         <w:rPr>
           <w:b/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t>Kontaktní a</w:t>
       </w:r>
       <w:r w:rsidR="009105BF" w:rsidRPr="009105BF">
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t>dresa</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:sdt>
         <w:sdtPr>
           <w:rPr>
             <w:b/>
           </w:rPr>
           <w:id w:val="453458043"/>
           <w:placeholder>
             <w:docPart w:val="451319AC516E49008345FED75AE8BE6F"/>
           </w:placeholder>
           <w:showingPlcHdr/>
         </w:sdtPr>
-        <w:sdtEndPr/>
         <w:sdtContent>
           <w:r w:rsidR="009105BF" w:rsidRPr="005C5718">
             <w:rPr>
               <w:color w:val="808080" w:themeColor="background1" w:themeShade="80"/>
             </w:rPr>
             <w:t>Klikněte nebo klepněte sem a zadejte text.</w:t>
           </w:r>
         </w:sdtContent>
       </w:sdt>
     </w:p>
     <w:p w14:paraId="44812C5C" w14:textId="77777777" w:rsidR="005C5718" w:rsidRPr="00C4489F" w:rsidRDefault="005C5718" w:rsidP="005C5718">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="3402"/>
         </w:tabs>
         <w:rPr>
           <w:i/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:i/>
           <w:sz w:val="16"/>
@@ -1357,51 +1365,50 @@
         <w:t>pouze pokud se liší od sídla organizace</w:t>
       </w:r>
       <w:r w:rsidRPr="00C4489F">
         <w:rPr>
           <w:i/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
         <w:tab/>
       </w:r>
     </w:p>
     <w:p w14:paraId="44812C5D" w14:textId="77777777" w:rsidR="00E30A64" w:rsidRDefault="00E30A64" w:rsidP="00B37970">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="1985"/>
         </w:tabs>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="44812C5E" w14:textId="77777777" w:rsidR="009C6564" w:rsidRDefault="009C6564" w:rsidP="00B37970">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="1985"/>
         </w:tabs>
       </w:pPr>
       <w:r>
-        <w:lastRenderedPageBreak/>
         <w:t>Datum a podpis studenta</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="44812C5F" w14:textId="77777777" w:rsidR="009105BF" w:rsidRDefault="009105BF" w:rsidP="00B907AE">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="right" w:pos="7938"/>
         </w:tabs>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="44812C60" w14:textId="77777777" w:rsidR="00D57ECE" w:rsidRDefault="00B907AE" w:rsidP="00B907AE">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="right" w:pos="7938"/>
         </w:tabs>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Datum a podpis </w:t>
       </w:r>
       <w:r w:rsidR="00525F1A">
         <w:t>vyučujícího</w:t>
       </w:r>
       <w:r w:rsidR="009C6564">
         <w:t xml:space="preserve"> praxe</w:t>
       </w:r>
@@ -1516,254 +1523,274 @@
       </w:r>
       <w:r w:rsidRPr="00831598">
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t>nebo doloženo</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00831598">
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t>plnou mocí nebo pověřením, že uvedená osoba je oprávněna smlouvy podepisovat.</w:t>
       </w:r>
       <w:r w:rsidRPr="006D06DE">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="01EAA2D1" w14:textId="77777777" w:rsidR="008C6A8E" w:rsidRDefault="008C6A8E" w:rsidP="008C6A8E">
       <w:r>
-        <w:t>3) Období trvání praxe: Uvádějte celé datum (Den – měsíc – rok). Praxe nesmí začínat před podpisem smlouvy oběma stranami. Období nesmí být kratší než je délka trvání odborné praxe.</w:t>
+        <w:t xml:space="preserve">3) Období trvání praxe: Uvádějte celé datum (Den – měsíc – rok). Praxe nesmí začínat před podpisem smlouvy oběma stranami. Období nesmí být </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:t>kratší</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> než je délka trvání odborné praxe.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2174E94B" w14:textId="77777777" w:rsidR="008C6A8E" w:rsidRPr="00831598" w:rsidRDefault="008C6A8E" w:rsidP="008C6A8E">
       <w:r>
         <w:t xml:space="preserve">4) Délka trvání odborné praxe = počet pracovních dnů, které stráví student na praxi. Uvádějte podle studijního plánu. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1D26B306" w14:textId="77777777" w:rsidR="008C6A8E" w:rsidRDefault="008C6A8E" w:rsidP="008C6A8E">
       <w:r>
         <w:t>5) Osoba, která bude bezprostředně zabezpečovat odbornou praxi studenta.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="70AEB050" w14:textId="77777777" w:rsidR="008C6A8E" w:rsidRDefault="008C6A8E" w:rsidP="008C6A8E">
       <w:r>
         <w:t>6) Osoba, se kterou bude FLD přímo komunikovat během procesu uzavírání smlouvy.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="78AEE3AC" w14:textId="77777777" w:rsidR="008C6A8E" w:rsidRDefault="008C6A8E" w:rsidP="008C6A8E"/>
     <w:p w14:paraId="68612C00" w14:textId="77777777" w:rsidR="008C6A8E" w:rsidRPr="00E30A64" w:rsidRDefault="008C6A8E" w:rsidP="008C6A8E">
       <w:pPr>
         <w:rPr>
           <w:b/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00E30A64">
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t>Uvádějte kompletní a správné údaje, jinak bude formulář vrácen k doplnění / opravě.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="44812C67" w14:textId="72E1F934" w:rsidR="00227DB6" w:rsidRDefault="008C6A8E" w:rsidP="008C6A8E">
       <w:r>
         <w:t>Student vyplní přihlášku ve spolupráci s vedoucím praxí. Po podpisu garantem doručí vedoucí praxí formulář neprodleně na studijní oddělení FLD k dalšímu zpracování.</w:t>
       </w:r>
     </w:p>
     <w:sectPr w:rsidR="00227DB6" w:rsidSect="00B92318">
       <w:pgSz w:w="11906" w:h="16838"/>
       <w:pgMar w:top="709" w:right="849" w:bottom="426" w:left="851" w:header="708" w:footer="708" w:gutter="0"/>
       <w:cols w:space="708"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
-<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du">
+<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="EE"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
-    <w:charset w:val="EE"/>
+    <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Segoe UI">
     <w:panose1 w:val="020B0502040204020203"/>
-    <w:charset w:val="EE"/>
+    <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C000E47F" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri Light">
     <w:panose1 w:val="020F0302020204030204"/>
     <w:charset w:val="EE"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du">
+<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:zoom w:percent="100"/>
+  <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:documentProtection w:edit="forms" w:enforcement="1" w:cryptProviderType="rsaAES" w:cryptAlgorithmClass="hash" w:cryptAlgorithmType="typeAny" w:cryptAlgorithmSid="14" w:cryptSpinCount="100000" w:hash="sHUrT9C4oDmdOn0wDRbEPGffvAaKMmU8NFLblwAXcq99tD+KrLTyGQDCl3JLifjgJ4JQbk/PQqxmbMKZnuhj4A==" w:salt="EVLSES49iG3UA1biOZJ+WQ=="/>
   <w:defaultTabStop w:val="709"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="00673565"/>
     <w:rsid w:val="00003D46"/>
     <w:rsid w:val="00026CD2"/>
     <w:rsid w:val="00055F17"/>
     <w:rsid w:val="000609E5"/>
     <w:rsid w:val="00061B82"/>
     <w:rsid w:val="000C5533"/>
     <w:rsid w:val="001001E2"/>
+    <w:rsid w:val="00127AEA"/>
     <w:rsid w:val="0014144D"/>
+    <w:rsid w:val="0015226C"/>
     <w:rsid w:val="001D2654"/>
     <w:rsid w:val="00227DB6"/>
     <w:rsid w:val="002454B7"/>
+    <w:rsid w:val="003107F8"/>
     <w:rsid w:val="00332B95"/>
     <w:rsid w:val="00354255"/>
     <w:rsid w:val="003C2B9A"/>
     <w:rsid w:val="003D36C5"/>
     <w:rsid w:val="003D6C70"/>
     <w:rsid w:val="00423942"/>
     <w:rsid w:val="00442198"/>
     <w:rsid w:val="0045445D"/>
     <w:rsid w:val="004A667A"/>
     <w:rsid w:val="00515AD8"/>
     <w:rsid w:val="00525F1A"/>
     <w:rsid w:val="00536EAA"/>
     <w:rsid w:val="00552BC0"/>
     <w:rsid w:val="00591D72"/>
     <w:rsid w:val="005C0121"/>
     <w:rsid w:val="005C5718"/>
     <w:rsid w:val="00603DA5"/>
     <w:rsid w:val="00673565"/>
     <w:rsid w:val="006D06DE"/>
     <w:rsid w:val="00702609"/>
     <w:rsid w:val="0071254F"/>
+    <w:rsid w:val="0077528B"/>
     <w:rsid w:val="00775DF0"/>
     <w:rsid w:val="007F1D12"/>
     <w:rsid w:val="007F269C"/>
     <w:rsid w:val="007F71C4"/>
     <w:rsid w:val="00802C7D"/>
     <w:rsid w:val="00805041"/>
     <w:rsid w:val="00831598"/>
     <w:rsid w:val="00880BE7"/>
     <w:rsid w:val="00895BE4"/>
     <w:rsid w:val="008C6A8E"/>
+    <w:rsid w:val="008E0D53"/>
     <w:rsid w:val="009105BF"/>
     <w:rsid w:val="00910B2D"/>
     <w:rsid w:val="00933297"/>
     <w:rsid w:val="009A02F4"/>
     <w:rsid w:val="009C6564"/>
     <w:rsid w:val="009D0100"/>
     <w:rsid w:val="00A06E4B"/>
     <w:rsid w:val="00A77EF4"/>
+    <w:rsid w:val="00AD2643"/>
+    <w:rsid w:val="00AE2C23"/>
     <w:rsid w:val="00AF5AA5"/>
     <w:rsid w:val="00B37970"/>
     <w:rsid w:val="00B7330A"/>
     <w:rsid w:val="00B907AE"/>
     <w:rsid w:val="00B92318"/>
     <w:rsid w:val="00BE2550"/>
     <w:rsid w:val="00BE49D8"/>
     <w:rsid w:val="00C03AD7"/>
+    <w:rsid w:val="00C14645"/>
     <w:rsid w:val="00C34BF1"/>
     <w:rsid w:val="00C363F8"/>
     <w:rsid w:val="00C4489F"/>
     <w:rsid w:val="00C902D9"/>
     <w:rsid w:val="00C92532"/>
     <w:rsid w:val="00D121E9"/>
     <w:rsid w:val="00D22ED6"/>
+    <w:rsid w:val="00D2542D"/>
     <w:rsid w:val="00D26C6A"/>
     <w:rsid w:val="00D57ECE"/>
+    <w:rsid w:val="00E0334C"/>
     <w:rsid w:val="00E30A64"/>
     <w:rsid w:val="00E40EC3"/>
     <w:rsid w:val="00E63F60"/>
+    <w:rsid w:val="00EB0D8F"/>
     <w:rsid w:val="00EF3FEE"/>
     <w:rsid w:val="00F1493E"/>
     <w:rsid w:val="00F91392"/>
     <w:rsid w:val="00F96329"/>
     <w:rsid w:val="00FC4F1C"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="cs-CZ"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="1026"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="1"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val=","/>
   <w:listSeparator w:val=";"/>
   <w14:docId w14:val="44812C3C"/>
   <w15:chartTrackingRefBased/>
   <w15:docId w15:val="{3075C1AF-B5CA-4B98-9D7D-421AB9650393}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du">
+<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="cs-CZ" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:qFormat="1"/>
     <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 3" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 4" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 5" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 6" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 7" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 8" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
@@ -2263,71 +2290,83 @@
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="00B7330A"/>
     <w:pPr>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="TextbublinyChar">
     <w:name w:val="Text bubliny Char"/>
     <w:basedOn w:val="Standardnpsmoodstavce"/>
     <w:link w:val="Textbubliny"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:rsid w:val="00B7330A"/>
     <w:rPr>
       <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
     </w:rPr>
   </w:style>
+  <w:style w:type="character" w:styleId="Nevyeenzmnka">
+    <w:name w:val="Unresolved Mention"/>
+    <w:basedOn w:val="Standardnpsmoodstavce"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="00C14645"/>
+    <w:rPr>
+      <w:color w:val="605E5C"/>
+      <w:shd w:val="clear" w:color="auto" w:fill="E1DFDD"/>
+    </w:rPr>
+  </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du">
+<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:optimizeForBrowser/>
   <w:relyOnVML/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://justice.cz" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/glossaryDocument" Target="glossary/document.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://justice.cz" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item4.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://wwwinfo.mfcr.cz/ares/ares.html.cz" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/glossary/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
 </file>
 
 <file path=word/glossary/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:glossaryDocument xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du wp14">
+<w:glossaryDocument xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:docParts>
     <w:docPart>
       <w:docPartPr>
         <w:name w:val="BA170553A59D402B8719A462A7932A87"/>
         <w:category>
           <w:name w:val="Obecné"/>
           <w:gallery w:val="placeholder"/>
         </w:category>
         <w:types>
           <w:type w:val="bbPlcHdr"/>
         </w:types>
         <w:behaviors>
           <w:behavior w:val="content"/>
         </w:behaviors>
         <w:guid w:val="{87AC197E-8F39-424F-882F-DFE9D29A66E9}"/>
       </w:docPartPr>
       <w:docPartBody>
         <w:p w:rsidR="00DE6C4D" w:rsidRDefault="004E334C" w:rsidP="004E334C">
           <w:pPr>
             <w:pStyle w:val="BA170553A59D402B8719A462A7932A87"/>
           </w:pPr>
           <w:r w:rsidRPr="009C2EDF">
             <w:rPr>
               <w:rStyle w:val="Zstupntext"/>
             </w:rPr>
@@ -2885,171 +2924,237 @@
           <w:name w:val="Obecné"/>
           <w:gallery w:val="placeholder"/>
         </w:category>
         <w:types>
           <w:type w:val="bbPlcHdr"/>
         </w:types>
         <w:behaviors>
           <w:behavior w:val="content"/>
         </w:behaviors>
         <w:guid w:val="{8DE61D59-65AA-4509-8FC7-F9F3F97FFED6}"/>
       </w:docPartPr>
       <w:docPartBody>
         <w:p w:rsidR="00FC3FAD" w:rsidRDefault="004E334C" w:rsidP="004E334C">
           <w:pPr>
             <w:pStyle w:val="9DD94E12ADC84BADACE2D5C195A3402C"/>
           </w:pPr>
           <w:r w:rsidRPr="009C2EDF">
             <w:rPr>
               <w:rStyle w:val="Zstupntext"/>
             </w:rPr>
             <w:t>Klikněte nebo klepněte sem a zadejte text.</w:t>
           </w:r>
         </w:p>
       </w:docPartBody>
     </w:docPart>
+    <w:docPart>
+      <w:docPartPr>
+        <w:name w:val="A0DA86E8D6A84A9186F67F706DB4B9E5"/>
+        <w:category>
+          <w:name w:val="Obecné"/>
+          <w:gallery w:val="placeholder"/>
+        </w:category>
+        <w:types>
+          <w:type w:val="bbPlcHdr"/>
+        </w:types>
+        <w:behaviors>
+          <w:behavior w:val="content"/>
+        </w:behaviors>
+        <w:guid w:val="{A98A8800-18C3-4354-AA22-B2D10D62B2FE}"/>
+      </w:docPartPr>
+      <w:docPartBody>
+        <w:p w:rsidR="00464C1B" w:rsidRDefault="00E57E9A" w:rsidP="00E57E9A">
+          <w:pPr>
+            <w:pStyle w:val="A0DA86E8D6A84A9186F67F706DB4B9E5"/>
+          </w:pPr>
+          <w:r w:rsidRPr="009C2EDF">
+            <w:rPr>
+              <w:rStyle w:val="Zstupntext"/>
+            </w:rPr>
+            <w:t>Klikněte nebo klepněte sem a zadejte text.</w:t>
+          </w:r>
+        </w:p>
+      </w:docPartBody>
+    </w:docPart>
+    <w:docPart>
+      <w:docPartPr>
+        <w:name w:val="57DF8583056D4705BCE397CDAEA5A70B"/>
+        <w:category>
+          <w:name w:val="Obecné"/>
+          <w:gallery w:val="placeholder"/>
+        </w:category>
+        <w:types>
+          <w:type w:val="bbPlcHdr"/>
+        </w:types>
+        <w:behaviors>
+          <w:behavior w:val="content"/>
+        </w:behaviors>
+        <w:guid w:val="{D625A413-C32F-49E0-A5D4-0D99054C0361}"/>
+      </w:docPartPr>
+      <w:docPartBody>
+        <w:p w:rsidR="00464C1B" w:rsidRDefault="00E57E9A" w:rsidP="00E57E9A">
+          <w:pPr>
+            <w:pStyle w:val="57DF8583056D4705BCE397CDAEA5A70B"/>
+          </w:pPr>
+          <w:r w:rsidRPr="009C2EDF">
+            <w:rPr>
+              <w:rStyle w:val="Zstupntext"/>
+            </w:rPr>
+            <w:t>Klikněte nebo klepněte sem a zadejte text.</w:t>
+          </w:r>
+        </w:p>
+      </w:docPartBody>
+    </w:docPart>
   </w:docParts>
 </w:glossaryDocument>
 </file>
 
 <file path=word/glossary/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
-<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du">
+<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="EE"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
-    <w:charset w:val="EE"/>
+    <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Segoe UI">
     <w:panose1 w:val="020B0502040204020203"/>
-    <w:charset w:val="EE"/>
+    <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C000E47F" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri Light">
     <w:panose1 w:val="020F0302020204030204"/>
     <w:charset w:val="EE"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Aptos">
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Aptos Display">
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/glossary/settings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du">
+<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:view w:val="normal"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:compat>
     <w:useFELayout/>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="004D6DB9"/>
     <w:rsid w:val="00020CA2"/>
+    <w:rsid w:val="00025A20"/>
     <w:rsid w:val="0005532E"/>
     <w:rsid w:val="00057747"/>
     <w:rsid w:val="000C1FD6"/>
     <w:rsid w:val="000C5533"/>
+    <w:rsid w:val="00127AEA"/>
     <w:rsid w:val="001A0E43"/>
     <w:rsid w:val="001A0FAF"/>
     <w:rsid w:val="001B1026"/>
     <w:rsid w:val="001E27EC"/>
     <w:rsid w:val="001E4EFC"/>
     <w:rsid w:val="002F5BA5"/>
     <w:rsid w:val="00393C60"/>
     <w:rsid w:val="003D1CD0"/>
     <w:rsid w:val="003D3CB2"/>
     <w:rsid w:val="00451AD1"/>
+    <w:rsid w:val="00464C1B"/>
     <w:rsid w:val="004D6DB9"/>
     <w:rsid w:val="004E334C"/>
     <w:rsid w:val="00515302"/>
+    <w:rsid w:val="006502CC"/>
+    <w:rsid w:val="0077528B"/>
     <w:rsid w:val="008D3F12"/>
     <w:rsid w:val="008F2B21"/>
     <w:rsid w:val="00A31E7C"/>
     <w:rsid w:val="00A56FF8"/>
     <w:rsid w:val="00B54B12"/>
     <w:rsid w:val="00BC656A"/>
     <w:rsid w:val="00C4657E"/>
     <w:rsid w:val="00C87C16"/>
     <w:rsid w:val="00C97226"/>
     <w:rsid w:val="00DE6C4D"/>
+    <w:rsid w:val="00E57E9A"/>
     <w:rsid w:val="00E64F4E"/>
+    <w:rsid w:val="00EB0D8F"/>
+    <w:rsid w:val="00F54C07"/>
     <w:rsid w:val="00FC3FAD"/>
     <w:rsid w:val="00FF36CD"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="cs-CZ"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:decimalSymbol w:val=","/>
   <w:listSeparator w:val=";"/>
   <w15:chartTrackingRefBased/>
 </w:settings>
 </file>
 
 <file path=word/glossary/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du">
+<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="cs-CZ" w:eastAsia="cs-CZ" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:qFormat="1"/>
     <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 3" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 4" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 5" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 6" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 7" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 8" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
@@ -3435,205 +3540,103 @@
     <w:name w:val="Normal Table"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
   <w:style w:type="numbering" w:default="1" w:styleId="Bezseznamu">
     <w:name w:val="No List"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="character" w:styleId="Zstupntext">
     <w:name w:val="Placeholder Text"/>
     <w:basedOn w:val="Standardnpsmoodstavce"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
-    <w:rsid w:val="004E334C"/>
+    <w:rsid w:val="00E57E9A"/>
     <w:rPr>
       <w:color w:val="808080"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="08C21362E0924FCB9A207FEF2E6723CA1">
     <w:name w:val="08C21362E0924FCB9A207FEF2E6723CA1"/>
     <w:rsid w:val="001E27EC"/>
     <w:rPr>
       <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
       <w:lang w:eastAsia="en-US"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="7F48F486916D46019B948E8ACBCE09A5">
     <w:name w:val="7F48F486916D46019B948E8ACBCE09A5"/>
     <w:rsid w:val="001E27EC"/>
     <w:rPr>
       <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
       <w:lang w:eastAsia="en-US"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="8952B90F6A8742D0B45BEEEC2BA25ACC1">
     <w:name w:val="8952B90F6A8742D0B45BEEEC2BA25ACC1"/>
     <w:rsid w:val="001E27EC"/>
     <w:rPr>
       <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
       <w:lang w:eastAsia="en-US"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="412A3410A86E4101946632F137D95B4915">
-[...1 lines deleted...]
-    <w:rsid w:val="00BC656A"/>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="A0DA86E8D6A84A9186F67F706DB4B9E5">
+    <w:name w:val="A0DA86E8D6A84A9186F67F706DB4B9E5"/>
+    <w:rsid w:val="00E57E9A"/>
+    <w:pPr>
+      <w:spacing w:line="278" w:lineRule="auto"/>
+    </w:pPr>
     <w:rPr>
-      <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
-      <w:lang w:eastAsia="en-US"/>
+      <w:kern w:val="2"/>
+      <w:sz w:val="24"/>
+      <w:szCs w:val="24"/>
+      <w14:ligatures w14:val="standardContextual"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="BA170553A59D402B8719A462A7932A8716">
-[...1 lines deleted...]
-    <w:rsid w:val="00BC656A"/>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="57DF8583056D4705BCE397CDAEA5A70B">
+    <w:name w:val="57DF8583056D4705BCE397CDAEA5A70B"/>
+    <w:rsid w:val="00E57E9A"/>
+    <w:pPr>
+      <w:spacing w:line="278" w:lineRule="auto"/>
+    </w:pPr>
     <w:rPr>
-      <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
-[...112 lines deleted...]
-      <w:lang w:eastAsia="en-US"/>
+      <w:kern w:val="2"/>
+      <w:sz w:val="24"/>
+      <w:szCs w:val="24"/>
+      <w14:ligatures w14:val="standardContextual"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="412A3410A86E4101946632F137D95B49">
     <w:name w:val="412A3410A86E4101946632F137D95B49"/>
     <w:rsid w:val="004E334C"/>
     <w:rPr>
       <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
       <w:lang w:eastAsia="en-US"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="BA170553A59D402B8719A462A7932A87">
     <w:name w:val="BA170553A59D402B8719A462A7932A87"/>
     <w:rsid w:val="004E334C"/>
     <w:rPr>
       <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
       <w:lang w:eastAsia="en-US"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="E44577FE6FF24F4CB19EB0C3590CC48E">
     <w:name w:val="E44577FE6FF24F4CB19EB0C3590CC48E"/>
     <w:rsid w:val="004E334C"/>
     <w:rPr>
       <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
       <w:lang w:eastAsia="en-US"/>
     </w:rPr>
@@ -3724,51 +3727,51 @@
     <w:rPr>
       <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
       <w:lang w:eastAsia="en-US"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="EEF95E36C07A40AD87B31F30EAC34960">
     <w:name w:val="EEF95E36C07A40AD87B31F30EAC34960"/>
     <w:rsid w:val="004E334C"/>
     <w:rPr>
       <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
       <w:lang w:eastAsia="en-US"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="451319AC516E49008345FED75AE8BE6F">
     <w:name w:val="451319AC516E49008345FED75AE8BE6F"/>
     <w:rsid w:val="004E334C"/>
     <w:rPr>
       <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
       <w:lang w:eastAsia="en-US"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/glossary/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du">
+<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:optimizeForBrowser/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Motiv Office">
   <a:themeElements>
     <a:clrScheme name="Kancelář">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="44546A"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="E7E6E6"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="5B9BD5"/>
       </a:accent1>
       <a:accent2>
@@ -4192,148 +4195,147 @@
     <xs:element name="EntityId3" type="xs:string"/>
     <xs:element name="EntityId4" type="xs:string"/>
     <xs:element name="EntityId5" type="xs:string"/>
     <xs:element name="Terms">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermInfo" minOccurs="0" maxOccurs="unbounded"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermInfo">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermName" minOccurs="0"/>
           <xs:element ref="pc:TermId" minOccurs="0"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermName" type="xs:string"/>
     <xs:element name="TermId" type="xs:string"/>
   </xs:schema>
 </ct:contentTypeSchema>
 </file>
 
 <file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
-<?mso-contentType ?>
-[...4 lines deleted...]
-</FormTemplates>
+<b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APASixthEditionOfficeOnline.xsl" StyleName="APA" Version="6"/>
 </file>
 
 <file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
 <p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
   <documentManagement/>
 </p:properties>
 </file>
 
 <file path=customXml/item4.xml><?xml version="1.0" encoding="utf-8"?>
-<b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APASixthEditionOfficeOnline.xsl" StyleName="APA" Version="6"/>
+<?mso-contentType ?>
+<FormTemplates xmlns="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms">
+  <Display>DocumentLibraryForm</Display>
+  <Edit>DocumentLibraryForm</Edit>
+  <New>DocumentLibraryForm</New>
+</FormTemplates>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{7151A8B3-B9E8-4BE4-AD7E-62159629E6CC}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/contentType"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes"/>
     <ds:schemaRef ds:uri="http://www.w3.org/2001/XMLSchema"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
     <ds:schemaRef ds:uri="e2d1947f-c79f-4037-bd03-06331002cb25"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/internal/obd"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{2E42DBC8-F6CB-44D9-AFF3-F0683CF5FC8A}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
+</file>
+
+<file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{8B5472AF-8BC6-434A-9FB8-39CF1705652E}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
+</file>
+
+<file path=customXml/itemProps4.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{750B8A04-D194-4A62-9AB1-A65E9856AA66}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
-<file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
-[...20 lines deleted...]
-</ds:datastoreItem>
+<file path=docMetadata/LabelInfo.xml><?xml version="1.0" encoding="utf-8"?>
+<clbl:labelList xmlns:clbl="http://schemas.microsoft.com/office/2020/mipLabelMetadata">
+  <clbl:label id="{f26a48e1-fc21-461a-b97f-ac5bd535f341}" enabled="0" method="" siteId="{f26a48e1-fc21-461a-b97f-ac5bd535f341}" removed="1"/>
+</clbl:labelList>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal</Template>
   <TotalTime></TotalTime>
   <Pages>2</Pages>
-  <Words>472</Words>
-  <Characters>2786</Characters>
+  <Words>470</Words>
+  <Characters>2774</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
   <Lines>23</Lines>
   <Paragraphs>6</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Název</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr/>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>3252</CharactersWithSpaces>
+  <CharactersWithSpaces>3238</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title/>
   <dc:subject/>
   <dc:creator>Stehlík František</dc:creator>
   <cp:keywords/>
   <dc:description/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>
 
 <file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="ContentTypeId">
     <vt:lpwstr>0x0101007D37C98FFCDCEB4FB5C1483B978D2570</vt:lpwstr>