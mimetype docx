--- v0 (2025-10-06)
+++ v1 (2026-04-27)
@@ -1,147 +1,148 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
+  <Override PartName="/docMetadata/LabelInfo.xml" ContentType="application/vnd.ms-office.classificationlabels+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.microsoft.com/office/2020/02/relationships/classificationlabels" Target="docMetadata/LabelInfo.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
+<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:p w:rsidR="00EB03B8" w:rsidRPr="00A959F3" w:rsidRDefault="00EB03B8" w:rsidP="003C107C">
+    <w:p w14:paraId="0BB99AFD" w14:textId="77777777" w:rsidR="00EB03B8" w:rsidRPr="00A959F3" w:rsidRDefault="00EB03B8" w:rsidP="003C107C">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
           <w:lang w:eastAsia="cs-CZ"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A959F3">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
           <w:lang w:eastAsia="cs-CZ"/>
         </w:rPr>
         <w:t>Kvalifikace pro jmenování školitelem</w:t>
       </w:r>
       <w:r w:rsidR="00D96673">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
           <w:lang w:eastAsia="cs-CZ"/>
         </w:rPr>
         <w:t xml:space="preserve"> na FLD</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00A959F3" w:rsidRPr="00A959F3" w:rsidRDefault="00A959F3" w:rsidP="003C107C">
+    <w:p w14:paraId="6A7B993D" w14:textId="77777777" w:rsidR="00A959F3" w:rsidRPr="00A959F3" w:rsidRDefault="00A959F3" w:rsidP="003C107C">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:szCs w:val="32"/>
           <w:lang w:eastAsia="cs-CZ"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A959F3">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:szCs w:val="32"/>
           <w:lang w:eastAsia="cs-CZ"/>
         </w:rPr>
         <w:t>Podklad v rámci hodnocení kvalifikace školitelů na FLD ČZU v Praze, kteří nejsou z řad profesorů, docentů nebo dalších odborníků s vědeckou hodností doktora věd (ve zkratce „DrSc.“)</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00EB03B8" w:rsidRPr="00A959F3" w:rsidRDefault="00EB03B8"/>
+    <w:p w14:paraId="22B299A2" w14:textId="77777777" w:rsidR="00EB03B8" w:rsidRPr="00A959F3" w:rsidRDefault="00EB03B8"/>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="Mkatabulky"/>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="9062"/>
       </w:tblGrid>
-      <w:tr w:rsidR="003C107C" w:rsidRPr="00A959F3" w:rsidTr="003C107C">
+      <w:tr w:rsidR="003C107C" w:rsidRPr="00A959F3" w14:paraId="36E72343" w14:textId="77777777" w:rsidTr="003C107C">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9062" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="003C107C" w:rsidRPr="00A959F3" w:rsidRDefault="003C107C">
+          <w:p w14:paraId="38BC9D31" w14:textId="77777777" w:rsidR="003C107C" w:rsidRPr="00A959F3" w:rsidRDefault="003C107C">
             <w:r w:rsidRPr="00A959F3">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="32"/>
                 <w:szCs w:val="32"/>
                 <w:lang w:eastAsia="cs-CZ"/>
               </w:rPr>
               <w:t>Pedagogická způsobilost</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="003C107C" w:rsidRPr="00A959F3" w:rsidTr="003C107C">
+      <w:tr w:rsidR="003C107C" w:rsidRPr="00A959F3" w14:paraId="36379DC1" w14:textId="77777777" w:rsidTr="003C107C">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9062" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="003C107C" w:rsidRPr="00A959F3" w:rsidRDefault="00A959F3" w:rsidP="00F75FD0">
+          <w:p w14:paraId="5C409F99" w14:textId="77777777" w:rsidR="003C107C" w:rsidRPr="00A959F3" w:rsidRDefault="00A959F3" w:rsidP="00F75FD0">
             <w:r w:rsidRPr="000F65F0">
               <w:rPr>
                 <w:b/>
               </w:rPr>
               <w:t>V</w:t>
             </w:r>
             <w:r w:rsidR="003C107C" w:rsidRPr="000F65F0">
               <w:rPr>
                 <w:b/>
               </w:rPr>
               <w:t>ýuka na univerzitě v českém a ve světovém jazyce</w:t>
             </w:r>
             <w:r w:rsidR="00CD520F" w:rsidRPr="00A959F3">
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r>
               <w:t>–</w:t>
             </w:r>
             <w:r w:rsidR="00CD520F" w:rsidRPr="00A959F3">
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidR="000F65F0">
               <w:t>uvádí se</w:t>
             </w:r>
             <w:r w:rsidR="00F75FD0">
@@ -155,698 +156,495 @@
             </w:r>
             <w:r>
               <w:t>instituce</w:t>
             </w:r>
             <w:r w:rsidR="00FA4296">
               <w:t>)</w:t>
             </w:r>
             <w:r>
               <w:t>,</w:t>
             </w:r>
             <w:r w:rsidR="00CD520F" w:rsidRPr="00A959F3">
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r>
               <w:t xml:space="preserve">předmět, hodinový </w:t>
             </w:r>
             <w:r w:rsidRPr="00A959F3">
               <w:t>rozsah</w:t>
             </w:r>
             <w:r>
               <w:t xml:space="preserve"> (cvičení a přednášky) a jazyk výuky</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="003C107C" w:rsidRPr="00A959F3" w:rsidTr="003C107C">
+      <w:tr w:rsidR="003C107C" w:rsidRPr="00A959F3" w14:paraId="2561A3E2" w14:textId="77777777" w:rsidTr="003C107C">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9062" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="003C107C" w:rsidRPr="00A959F3" w:rsidRDefault="003C107C"/>
-[...6 lines deleted...]
-          <w:p w:rsidR="003C107C" w:rsidRPr="00A959F3" w:rsidRDefault="003C107C"/>
+          <w:p w14:paraId="0EABC18B" w14:textId="77777777" w:rsidR="003C107C" w:rsidRPr="00A959F3" w:rsidRDefault="003C107C"/>
+          <w:p w14:paraId="6E2CAF76" w14:textId="77777777" w:rsidR="003C107C" w:rsidRPr="00A959F3" w:rsidRDefault="003C107C"/>
+          <w:p w14:paraId="1E9AC2D5" w14:textId="77777777" w:rsidR="003C107C" w:rsidRPr="00A959F3" w:rsidRDefault="003C107C"/>
+          <w:p w14:paraId="323138ED" w14:textId="77777777" w:rsidR="003C107C" w:rsidRPr="00A959F3" w:rsidRDefault="003C107C"/>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="003C107C" w:rsidRPr="00A959F3" w:rsidTr="003C107C">
+      <w:tr w:rsidR="003C107C" w:rsidRPr="00A959F3" w14:paraId="70A4E6A9" w14:textId="77777777" w:rsidTr="003C107C">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9062" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="003C107C" w:rsidRPr="00A959F3" w:rsidRDefault="00FA4296" w:rsidP="003C107C">
+          <w:p w14:paraId="2DD8C907" w14:textId="77777777" w:rsidR="003C107C" w:rsidRPr="00A959F3" w:rsidRDefault="00FA4296" w:rsidP="003C107C">
             <w:r w:rsidRPr="00FA4296">
               <w:rPr>
                 <w:b/>
               </w:rPr>
               <w:t>V</w:t>
             </w:r>
             <w:r w:rsidR="003C107C" w:rsidRPr="00FA4296">
               <w:rPr>
                 <w:b/>
               </w:rPr>
               <w:t>edení úspěšně obhájených bakalářských a magisterských prací</w:t>
             </w:r>
             <w:r w:rsidR="00DC5672" w:rsidRPr="00A959F3">
               <w:t xml:space="preserve"> – </w:t>
             </w:r>
             <w:r>
               <w:t xml:space="preserve">uvádí se </w:t>
             </w:r>
             <w:r w:rsidR="00DC5672" w:rsidRPr="00A959F3">
               <w:t>počet</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="003C107C" w:rsidRPr="00A959F3" w:rsidTr="003C107C">
+      <w:tr w:rsidR="003C107C" w:rsidRPr="00A959F3" w14:paraId="7FFE14BB" w14:textId="77777777" w:rsidTr="003C107C">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9062" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="003C107C" w:rsidRPr="00A959F3" w:rsidRDefault="003C107C" w:rsidP="003C107C"/>
-[...63 lines deleted...]
-          <w:p w:rsidR="00CD520F" w:rsidRPr="00A959F3" w:rsidRDefault="00CD520F" w:rsidP="003C107C"/>
+          <w:p w14:paraId="0131C86D" w14:textId="77777777" w:rsidR="003C107C" w:rsidRPr="00A959F3" w:rsidRDefault="003C107C" w:rsidP="003C107C"/>
+          <w:p w14:paraId="6DE2A7C8" w14:textId="77777777" w:rsidR="003C107C" w:rsidRPr="00A959F3" w:rsidRDefault="003C107C" w:rsidP="003C107C"/>
+          <w:p w14:paraId="691B723A" w14:textId="77777777" w:rsidR="003C107C" w:rsidRPr="00A959F3" w:rsidRDefault="003C107C" w:rsidP="003C107C"/>
+          <w:p w14:paraId="5CFA0E29" w14:textId="77777777" w:rsidR="003C107C" w:rsidRPr="00A959F3" w:rsidRDefault="003C107C" w:rsidP="003C107C"/>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w:rsidR="003C107C" w:rsidRPr="00A959F3" w:rsidRDefault="003C107C"/>
-[...1 lines deleted...]
-    <w:p w:rsidR="003C107C" w:rsidRPr="00A959F3" w:rsidRDefault="003C107C"/>
+    <w:p w14:paraId="13E19F8D" w14:textId="77777777" w:rsidR="003C107C" w:rsidRPr="00A959F3" w:rsidRDefault="003C107C"/>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="Mkatabulky"/>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="9062"/>
       </w:tblGrid>
-      <w:tr w:rsidR="003C107C" w:rsidRPr="00A959F3" w:rsidTr="00E17E0E">
+      <w:tr w:rsidR="003C107C" w:rsidRPr="00A959F3" w14:paraId="4D8EE763" w14:textId="77777777" w:rsidTr="00E17E0E">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9062" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="003C107C" w:rsidRPr="00A959F3" w:rsidRDefault="003C107C" w:rsidP="00E17E0E">
+          <w:p w14:paraId="51B2A5C9" w14:textId="77777777" w:rsidR="003C107C" w:rsidRPr="00A959F3" w:rsidRDefault="003C107C" w:rsidP="00E17E0E">
             <w:r w:rsidRPr="00A959F3">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="32"/>
                 <w:szCs w:val="32"/>
                 <w:lang w:eastAsia="cs-CZ"/>
               </w:rPr>
               <w:t>Vědecká kvalifikace</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="003C107C" w:rsidRPr="00A959F3" w:rsidTr="00E17E0E">
+      <w:tr w:rsidR="003C107C" w:rsidRPr="00A959F3" w14:paraId="4DC1F037" w14:textId="77777777" w:rsidTr="00E17E0E">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9062" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="003C107C" w:rsidRPr="00A959F3" w:rsidRDefault="00AC02A1" w:rsidP="00AC02A1">
+          <w:p w14:paraId="7E4F92DC" w14:textId="77777777" w:rsidR="003C107C" w:rsidRPr="00A959F3" w:rsidRDefault="00AC02A1" w:rsidP="00AC02A1">
             <w:r w:rsidRPr="00AC02A1">
               <w:rPr>
                 <w:b/>
               </w:rPr>
               <w:t>Publikační činnost</w:t>
             </w:r>
             <w:r>
               <w:t xml:space="preserve"> – uvádí se seznam </w:t>
             </w:r>
             <w:r w:rsidR="00386E0C">
               <w:t xml:space="preserve">publikací </w:t>
             </w:r>
             <w:r>
               <w:t xml:space="preserve">(zaměření na </w:t>
             </w:r>
             <w:r w:rsidRPr="00A959F3">
-              <w:t>články v časopise databáze WoS</w:t>
-            </w:r>
+              <w:t xml:space="preserve">články v časopise databáze </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00A959F3">
+              <w:t>WoS</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
             <w:r>
               <w:t>)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="003C107C" w:rsidRPr="00A959F3" w:rsidTr="00E17E0E">
+      <w:tr w:rsidR="003C107C" w:rsidRPr="00A959F3" w14:paraId="2C4878AE" w14:textId="77777777" w:rsidTr="00E17E0E">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9062" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="003C107C" w:rsidRPr="00A959F3" w:rsidRDefault="003C107C" w:rsidP="00E17E0E"/>
-[...6 lines deleted...]
-          <w:p w:rsidR="003C107C" w:rsidRPr="00A959F3" w:rsidRDefault="003C107C" w:rsidP="00E17E0E"/>
+          <w:p w14:paraId="24295635" w14:textId="77777777" w:rsidR="003C107C" w:rsidRPr="00A959F3" w:rsidRDefault="003C107C" w:rsidP="00E17E0E"/>
+          <w:p w14:paraId="60DCFC21" w14:textId="77777777" w:rsidR="003C107C" w:rsidRPr="00A959F3" w:rsidRDefault="003C107C" w:rsidP="00E17E0E"/>
+          <w:p w14:paraId="35DFC969" w14:textId="77777777" w:rsidR="003C107C" w:rsidRPr="00A959F3" w:rsidRDefault="003C107C" w:rsidP="00E17E0E"/>
+          <w:p w14:paraId="653E90DE" w14:textId="77777777" w:rsidR="003C107C" w:rsidRPr="00A959F3" w:rsidRDefault="003C107C" w:rsidP="00E17E0E"/>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="003C107C" w:rsidRPr="00A959F3" w:rsidTr="00E17E0E">
+      <w:tr w:rsidR="003C107C" w:rsidRPr="00A959F3" w14:paraId="09F0D727" w14:textId="77777777" w:rsidTr="00E17E0E">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9062" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="003C107C" w:rsidRPr="00A959F3" w:rsidRDefault="00AC02A1" w:rsidP="00D75B20">
+          <w:p w14:paraId="734A717E" w14:textId="77777777" w:rsidR="003C107C" w:rsidRPr="00A959F3" w:rsidRDefault="00AC02A1" w:rsidP="00D75B20">
             <w:r w:rsidRPr="00AC02A1">
               <w:rPr>
                 <w:b/>
               </w:rPr>
-              <w:lastRenderedPageBreak/>
               <w:t>R</w:t>
             </w:r>
             <w:r w:rsidR="00D75B20">
               <w:rPr>
                 <w:b/>
               </w:rPr>
               <w:t>ecenze</w:t>
             </w:r>
             <w:r w:rsidR="003C107C" w:rsidRPr="00AC02A1">
               <w:rPr>
                 <w:b/>
               </w:rPr>
               <w:t xml:space="preserve"> článků v zahraničních vědeckých časopisech</w:t>
             </w:r>
             <w:r w:rsidR="00ED2561" w:rsidRPr="00A959F3">
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r>
               <w:t>–</w:t>
             </w:r>
             <w:r w:rsidR="00ED2561" w:rsidRPr="00A959F3">
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r>
               <w:t xml:space="preserve">uvádí se název časopisu a </w:t>
             </w:r>
             <w:r w:rsidR="00ED2561" w:rsidRPr="00A959F3">
               <w:t>počet</w:t>
             </w:r>
             <w:r>
               <w:t xml:space="preserve"> recenzovaných článků</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00ED2561" w:rsidRPr="00A959F3" w:rsidTr="00ED2561">
+      <w:tr w:rsidR="00ED2561" w:rsidRPr="00A959F3" w14:paraId="2B071073" w14:textId="77777777" w:rsidTr="00ED2561">
         <w:trPr>
           <w:trHeight w:val="70"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9062" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00ED2561" w:rsidRPr="00A959F3" w:rsidRDefault="00ED2561" w:rsidP="00E17E0E"/>
-[...3 lines deleted...]
-          <w:p w:rsidR="00ED2561" w:rsidRPr="00A959F3" w:rsidRDefault="00ED2561" w:rsidP="00E17E0E"/>
+          <w:p w14:paraId="777AA7B1" w14:textId="77777777" w:rsidR="00ED2561" w:rsidRPr="00A959F3" w:rsidRDefault="00ED2561" w:rsidP="00E17E0E"/>
+          <w:p w14:paraId="378017CE" w14:textId="77777777" w:rsidR="00ED2561" w:rsidRPr="00A959F3" w:rsidRDefault="00ED2561" w:rsidP="00E17E0E"/>
+          <w:p w14:paraId="481DFFE5" w14:textId="77777777" w:rsidR="00ED2561" w:rsidRPr="00A959F3" w:rsidRDefault="00ED2561" w:rsidP="00E17E0E"/>
+          <w:p w14:paraId="41EEC7A9" w14:textId="77777777" w:rsidR="00ED2561" w:rsidRPr="00A959F3" w:rsidRDefault="00ED2561" w:rsidP="00E17E0E"/>
+          <w:p w14:paraId="006E8593" w14:textId="77777777" w:rsidR="00ED2561" w:rsidRPr="00A959F3" w:rsidRDefault="00ED2561" w:rsidP="00E17E0E"/>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="003C107C" w:rsidRPr="00A959F3" w:rsidTr="00D75B20">
-[...2 lines deleted...]
-        </w:trPr>
+      <w:tr w:rsidR="003C107C" w:rsidRPr="00A959F3" w14:paraId="24CDE601" w14:textId="77777777" w:rsidTr="00E17E0E">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9062" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="003C107C" w:rsidRPr="00A959F3" w:rsidRDefault="00ED2561" w:rsidP="003C107C">
+          <w:p w14:paraId="73C34228" w14:textId="77777777" w:rsidR="003C107C" w:rsidRPr="00A959F3" w:rsidRDefault="00D75B20" w:rsidP="00D75B20">
             <w:r w:rsidRPr="00D75B20">
               <w:rPr>
                 <w:b/>
               </w:rPr>
-              <w:t>C</w:t>
+              <w:t>U</w:t>
+            </w:r>
+            <w:r w:rsidR="003C107C" w:rsidRPr="00D75B20">
+              <w:rPr>
+                <w:b/>
+              </w:rPr>
+              <w:t>dělené granty</w:t>
+            </w:r>
+            <w:r w:rsidR="00ED2561" w:rsidRPr="00A959F3">
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:t>–</w:t>
+            </w:r>
+            <w:r w:rsidR="00ED2561" w:rsidRPr="00A959F3">
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:t>uvádí se výčet udělených grantů</w:t>
             </w:r>
             <w:r w:rsidR="00386E0C">
-              <w:rPr>
-[...11 lines deleted...]
-              <w:t>počet citací bez autocitací podle Science Citation Index</w:t>
+              <w:t xml:space="preserve"> a zapojení do nich (např. hlavní řešitel atd.)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="003C107C" w:rsidRPr="00A959F3" w:rsidTr="00E17E0E">
+      <w:tr w:rsidR="003C107C" w:rsidRPr="00A959F3" w14:paraId="5140CBD0" w14:textId="77777777" w:rsidTr="00E17E0E">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9062" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="003C107C" w:rsidRPr="00A959F3" w:rsidRDefault="003C107C" w:rsidP="00E17E0E"/>
-[...50 lines deleted...]
-          <w:p w:rsidR="003C107C" w:rsidRPr="00A959F3" w:rsidRDefault="003C107C" w:rsidP="00E17E0E"/>
+          <w:p w14:paraId="09FD7661" w14:textId="77777777" w:rsidR="003C107C" w:rsidRPr="00A959F3" w:rsidRDefault="003C107C" w:rsidP="00E17E0E"/>
+          <w:p w14:paraId="5BB31BB0" w14:textId="77777777" w:rsidR="003C107C" w:rsidRPr="00A959F3" w:rsidRDefault="003C107C" w:rsidP="00E17E0E"/>
+          <w:p w14:paraId="013A0E7A" w14:textId="77777777" w:rsidR="003C107C" w:rsidRPr="00A959F3" w:rsidRDefault="003C107C" w:rsidP="00E17E0E"/>
+          <w:p w14:paraId="2B4A0223" w14:textId="77777777" w:rsidR="003C107C" w:rsidRPr="00A959F3" w:rsidRDefault="003C107C" w:rsidP="00E17E0E"/>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w:rsidR="003C107C" w:rsidRPr="00A959F3" w:rsidRDefault="003C107C"/>
-    <w:p w:rsidR="003C107C" w:rsidRPr="00A959F3" w:rsidRDefault="003C107C"/>
+    <w:p w14:paraId="1816B652" w14:textId="77777777" w:rsidR="003C107C" w:rsidRPr="00A959F3" w:rsidRDefault="003C107C"/>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="Mkatabulky"/>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="9062"/>
       </w:tblGrid>
-      <w:tr w:rsidR="003C107C" w:rsidRPr="00A959F3" w:rsidTr="00E17E0E">
+      <w:tr w:rsidR="003C107C" w:rsidRPr="00A959F3" w14:paraId="224A8199" w14:textId="77777777" w:rsidTr="00E17E0E">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9062" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="003C107C" w:rsidRPr="00A959F3" w:rsidRDefault="003C107C" w:rsidP="00E17E0E">
+          <w:p w14:paraId="3A5D2468" w14:textId="77777777" w:rsidR="003C107C" w:rsidRPr="00A959F3" w:rsidRDefault="003C107C" w:rsidP="00E17E0E">
             <w:r w:rsidRPr="00A959F3">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="32"/>
                 <w:szCs w:val="32"/>
                 <w:lang w:eastAsia="cs-CZ"/>
               </w:rPr>
               <w:t>Požadované mezinárodní aktivity</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="003C107C" w:rsidRPr="00A959F3" w:rsidTr="00E17E0E">
+      <w:tr w:rsidR="003C107C" w:rsidRPr="00A959F3" w14:paraId="72B61CAA" w14:textId="77777777" w:rsidTr="00E17E0E">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9062" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="003C107C" w:rsidRPr="00A959F3" w:rsidRDefault="00D75B20" w:rsidP="00E17E0E">
-[...19 lines deleted...]
-              <w:t>délka pobytu</w:t>
+          <w:p w14:paraId="1F5A9FED" w14:textId="51842EE7" w:rsidR="003C107C" w:rsidRPr="0034499F" w:rsidRDefault="0034499F" w:rsidP="00E17E0E">
+            <w:pPr>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0034499F">
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t>S</w:t>
+            </w:r>
+            <w:r w:rsidRPr="0034499F">
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t>polupráce se zahraničními univerzitami a výzkumnými institucemi</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:t>– uvádí se výčet a forma spolupráce</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="003C107C" w:rsidRPr="00A959F3" w:rsidTr="00E17E0E">
+      <w:tr w:rsidR="003C107C" w:rsidRPr="00A959F3" w14:paraId="320A0FC4" w14:textId="77777777" w:rsidTr="00E17E0E">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9062" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="003C107C" w:rsidRPr="00A959F3" w:rsidRDefault="003C107C" w:rsidP="00E17E0E"/>
-[...106 lines deleted...]
-          <w:p w:rsidR="003C107C" w:rsidRPr="00A959F3" w:rsidRDefault="003C107C" w:rsidP="003C107C"/>
+          <w:p w14:paraId="4F76903B" w14:textId="77777777" w:rsidR="003C107C" w:rsidRPr="00A959F3" w:rsidRDefault="003C107C" w:rsidP="00E17E0E"/>
+          <w:p w14:paraId="07D01DBB" w14:textId="77777777" w:rsidR="003C107C" w:rsidRPr="00A959F3" w:rsidRDefault="003C107C" w:rsidP="00E17E0E"/>
+          <w:p w14:paraId="56114E3F" w14:textId="77777777" w:rsidR="003C107C" w:rsidRPr="00A959F3" w:rsidRDefault="003C107C" w:rsidP="00E17E0E"/>
+          <w:p w14:paraId="70F3B361" w14:textId="77777777" w:rsidR="003C107C" w:rsidRPr="00A959F3" w:rsidRDefault="003C107C" w:rsidP="00E17E0E"/>
+          <w:p w14:paraId="5035910A" w14:textId="77777777" w:rsidR="003C107C" w:rsidRPr="00A959F3" w:rsidRDefault="003C107C" w:rsidP="00E17E0E"/>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w:rsidR="003C107C" w:rsidRPr="00A959F3" w:rsidRDefault="003C107C"/>
+    <w:p w14:paraId="6CEA6CD8" w14:textId="77777777" w:rsidR="003C107C" w:rsidRPr="00A959F3" w:rsidRDefault="003C107C"/>
     <w:sectPr w:rsidR="003C107C" w:rsidRPr="00A959F3">
       <w:pgSz w:w="11906" w:h="16838"/>
       <w:pgMar w:top="1417" w:right="1417" w:bottom="1417" w:left="1417" w:header="708" w:footer="708" w:gutter="0"/>
       <w:cols w:space="708"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
-<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se">
+<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Calibri">
-    <w:altName w:val="Calibri"/>
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="EE"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E00002FF" w:usb1="4000ACFF" w:usb2="00000001" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
-    <w:altName w:val="Times New Roman PSMT"/>
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="EE"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri Light">
     <w:panose1 w:val="020F0302020204030204"/>
     <w:charset w:val="EE"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="A00002EF" w:usb1="4000207B" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se">
+<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:zoom w:percent="100"/>
+  <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
+    <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="00EB03B8"/>
+    <w:rsid w:val="0001176E"/>
     <w:rsid w:val="000E03B8"/>
     <w:rsid w:val="000F65F0"/>
     <w:rsid w:val="001516A3"/>
     <w:rsid w:val="002C7781"/>
+    <w:rsid w:val="0034499F"/>
     <w:rsid w:val="00386E0C"/>
     <w:rsid w:val="003C107C"/>
     <w:rsid w:val="0043728F"/>
     <w:rsid w:val="005E4464"/>
+    <w:rsid w:val="007D7056"/>
     <w:rsid w:val="00A959F3"/>
     <w:rsid w:val="00AC02A1"/>
     <w:rsid w:val="00CD520F"/>
     <w:rsid w:val="00D75B20"/>
     <w:rsid w:val="00D96673"/>
     <w:rsid w:val="00DC5672"/>
+    <w:rsid w:val="00E61EC5"/>
     <w:rsid w:val="00EB03B8"/>
     <w:rsid w:val="00ED2561"/>
     <w:rsid w:val="00F75FD0"/>
     <w:rsid w:val="00FA4296"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="cs-CZ"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="1026"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="1"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val=","/>
   <w:listSeparator w:val=";"/>
-  <w14:docId w14:val="6E51711E"/>
+  <w14:docId w14:val="638182C9"/>
   <w15:chartTrackingRefBased/>
   <w15:docId w15:val="{68ECE0FF-8325-4972-B444-5D5A0E515F3A}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se">
+<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="cs-CZ" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
-  <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="371">
+  <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:qFormat="1"/>
     <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 3" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 4" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 5" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 6" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 7" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 8" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 9" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="index 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 9" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 1" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 2" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 3" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 4" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 5" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 6" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
@@ -1174,50 +972,55 @@
     <w:lsdException w:name="List Table 4 Accent 3" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 3" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 3" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 3" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 4" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 4" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 4" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 4" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 4" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 4" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 4" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 5" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 5" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 5" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 5" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 5" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 5" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 5" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 6" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 6" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 6" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 6" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 6" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 6" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 6" w:uiPriority="52"/>
+    <w:lsdException w:name="Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Smart Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Hashtag" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Unresolved Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Smart Link" w:semiHidden="1" w:unhideWhenUsed="1"/>
   </w:latentStyles>
   <w:style w:type="paragraph" w:default="1" w:styleId="Normln">
     <w:name w:val="Normal"/>
     <w:qFormat/>
   </w:style>
   <w:style w:type="character" w:default="1" w:styleId="Standardnpsmoodstavce">
     <w:name w:val="Default Paragraph Font"/>
     <w:uiPriority w:val="1"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="table" w:default="1" w:styleId="Normlntabulka">
     <w:name w:val="Normal Table"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
@@ -1229,51 +1032,51 @@
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="table" w:styleId="Mkatabulky">
     <w:name w:val="Table Grid"/>
     <w:basedOn w:val="Normlntabulka"/>
     <w:uiPriority w:val="39"/>
     <w:rsid w:val="00EB03B8"/>
     <w:pPr>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:tblPr>
       <w:tblBorders>
         <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
       </w:tblBorders>
     </w:tblPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se">
+<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:divs>
     <w:div w:id="885802300">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
     <w:div w:id="1148740095">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
@@ -1528,74 +1331,80 @@
                 <a:lumMod val="103000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="63000"/>
                 <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
+<file path=docMetadata/LabelInfo.xml><?xml version="1.0" encoding="utf-8"?>
+<clbl:labelList xmlns:clbl="http://schemas.microsoft.com/office/2020/mipLabelMetadata">
+  <clbl:label id="{f26a48e1-fc21-461a-b97f-ac5bd535f341}" enabled="0" method="" siteId="{f26a48e1-fc21-461a-b97f-ac5bd535f341}" removed="1"/>
+</clbl:labelList>
+</file>
+
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal</Template>
   <TotalTime></TotalTime>
-  <Pages>2</Pages>
-[...1 lines deleted...]
-  <Characters>1227</Characters>
+  <Pages>1</Pages>
+  <Words>141</Words>
+  <Characters>836</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>10</Lines>
-  <Paragraphs>2</Paragraphs>
+  <Lines>6</Lines>
+  <Paragraphs>1</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Název</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr/>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>1432</CharactersWithSpaces>
+  <CharactersWithSpaces>976</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title/>
   <dc:subject/>
   <dc:creator>Zachová Romana</dc:creator>
   <cp:keywords/>
   <dc:description/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>