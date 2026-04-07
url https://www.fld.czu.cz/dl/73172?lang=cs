--- v0 (2025-11-30)
+++ v1 (2026-04-07)
@@ -51,113 +51,113 @@
           <w:bCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>program</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> Aplikovaná geoinformatika a DPZ v lesnictví</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5BB44957" w14:textId="77777777" w:rsidR="005234B9" w:rsidRDefault="005234B9" w:rsidP="005234B9">
       <w:pPr>
         <w:pStyle w:val="Default"/>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="7335E503" w14:textId="195AD41C" w:rsidR="005234B9" w:rsidRDefault="005234B9" w:rsidP="005234B9">
+    <w:p w14:paraId="475EB357" w14:textId="1712E9A0" w:rsidR="00073A36" w:rsidRDefault="005234B9" w:rsidP="005234B9">
       <w:pPr>
         <w:pStyle w:val="Default"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Topics of dissertation theses for doctoral studies, </w:t>
       </w:r>
       <w:r w:rsidR="00D214C9">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>study programme</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> Applied geoinformatics and remote sensing in forestry –academic year 202</w:t>
       </w:r>
-      <w:r w:rsidR="00720E6B">
-[...6 lines deleted...]
-        <w:t>3</w:t>
+      <w:r w:rsidR="00073A36">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>6</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>-202</w:t>
       </w:r>
-      <w:r w:rsidR="00720E6B">
-[...6 lines deleted...]
-        <w:t>4</w:t>
+      <w:r w:rsidR="00073A36">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>7</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5E531BF2" w14:textId="77777777" w:rsidR="005234B9" w:rsidRDefault="005234B9" w:rsidP="005234B9">
       <w:pPr>
         <w:pStyle w:val="Default"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="6F149593" w14:textId="77777777" w:rsidR="005234B9" w:rsidRDefault="005234B9" w:rsidP="005234B9">
       <w:pPr>
         <w:pStyle w:val="Default"/>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="759FAB8F" w14:textId="009255BF" w:rsidR="005234B9" w:rsidRDefault="005234B9" w:rsidP="005234B9">
       <w:pPr>
         <w:pStyle w:val="Default"/>
@@ -493,114 +493,117 @@
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Prof. Ing. Róbert Marušák, PhD.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="641A3780" w14:textId="4E154934" w:rsidR="005234B9" w:rsidRDefault="005234B9" w:rsidP="005234B9">
       <w:pPr>
         <w:pStyle w:val="Default"/>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>7. Sběr dat pomocí pozemního laserového skenování pro účely optimalizace managementu bohatě strukturovaných lesů</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1558E9CF" w14:textId="38BA319D" w:rsidR="00000000" w:rsidRDefault="005234B9" w:rsidP="005234B9">
+    <w:p w14:paraId="1558E9CF" w14:textId="38BA319D" w:rsidR="00D92F18" w:rsidRDefault="005234B9" w:rsidP="005234B9">
       <w:r>
         <w:t>Terrestrial laser-based data acquisition for the optimization of uneven-aged forest management</w:t>
       </w:r>
     </w:p>
-    <w:sectPr w:rsidR="008401B1">
+    <w:sectPr w:rsidR="00D92F18">
       <w:pgSz w:w="11906" w:h="16838"/>
       <w:pgMar w:top="1417" w:right="1417" w:bottom="1417" w:left="1417" w:header="708" w:footer="708" w:gutter="0"/>
       <w:cols w:space="708"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="EE"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
-    <w:charset w:val="EE"/>
+    <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri Light">
     <w:panose1 w:val="020F0302020204030204"/>
     <w:charset w:val="EE"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:zoom w:percent="100"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="005234B9"/>
+    <w:rsid w:val="00073A36"/>
     <w:rsid w:val="000C6698"/>
+    <w:rsid w:val="001F31D0"/>
     <w:rsid w:val="005234B9"/>
     <w:rsid w:val="00720E6B"/>
     <w:rsid w:val="009E0C63"/>
     <w:rsid w:val="00AA7E1C"/>
     <w:rsid w:val="00D214C9"/>
     <w:rsid w:val="00D35F8E"/>
+    <w:rsid w:val="00D92F18"/>
     <w:rsid w:val="00E7411C"/>
     <w:rsid w:val="00F12FD7"/>
     <w:rsid w:val="00F71F19"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="cs-CZ"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="1026"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="1"/>
     </o:shapelayout>
   </w:shapeDefaults>
@@ -1309,51 +1312,51 @@
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="63000"/>
                 <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
-  <Template>Normal.dotm</Template>
+  <Template>Normal</Template>
   <TotalTime></TotalTime>
   <Pages>1</Pages>
   <Words>256</Words>
   <Characters>1516</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
   <Lines>12</Lines>
   <Paragraphs>3</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
   <CharactersWithSpaces>1769</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title/>
   <dc:subject/>
   <dc:creator>Kašík Alexandr</dc:creator>
   <cp:keywords/>
   <dc:description/>